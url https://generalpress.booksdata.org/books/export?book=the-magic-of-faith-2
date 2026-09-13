--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -169,50 +169,66 @@
   </si>
   <si>
     <t>2018-11-19 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Doubt and fear hold men in bondage of sickness and failure. Often times as you attempt something new, doubt comes into your mind. The way to overcome is to increase your faith and awareness of your deep, spiritual potencies. Opportunity always knocks at your door.
 Dr. Murphy deals especially with mental and spiritual laws that promote peace, health, and happiness. Every chapter of this book should aid the reader in a greater understanding of the spiritual laws which govern us. As the sun in the heavens redeems the earth from darkness and gloom, so will the realization of the Presence of God in you reveal the man you always wished to be-the joyous, radiant, peaceful, prosperous, and successful man whose intellect is illumined by the Light from above.
 CONTENTS:
 1. The Song of Triumph
 2. The Practice of the Presence of God
 3. Realizing Your Desire
 4. The Magic of Faith
 5. Steps to Happiness
 6. Harmonious Human Relations
 7. How to Control Your Emotions
 8. Changing the Feeling of "I"</t>
   </si>
   <si>
     <t>Born in 1898 in County Cork, Ireland, Joseph Murphy was raised in a devout Catholic family and initially studied for the priesthood within the Jesuit order. However, his expanding intellectual curiosity soon led him to question traditional orthodox teachings. In his early twenties, he made the pivotal decision to leave the seminary and emigrate to the United States, arriving in New York City with very little money. There, he worked as a pharmacist while continuing his intense spiritual and philosophical explorations.
 In America, Murphy became deeply immersed in the New Thought movement, studying under prominent spiritual teachers like Ernest Holmes and Emmet Fox. His unyielding quest for spiritual understanding also took him to India, where he spent significant time studying Eastern religions and Hindu philosophy. This diverse theological education allowed him to uniquely synthesize Eastern spiritual traditions with Western psychological concepts, forming the bedrock of his later teachings on the power of the human mind.
 Upon returning to the United States, Murphy relocated to Los Angeles and became an ordained minister of the Church of Divine Science. Over the next several decades, he built one of the largest New Thought congregations in the country. His dynamic weekly Sunday lectures attracted thousands of attendees, and his popular radio broadcasts reached millions globally, establishing him as a premier voice in the mid-twentieth century self-help and human potential movements.
 Murphy's enduring legacy was firmly cemented in 1963 with the publication of his masterpiece, The Power of Your Subconscious Mind. The book elegantly combined spiritual wisdom with practical psychological techniques, arguing that individuals can dramatically alter their reality, health, and success by reprogramming their subconscious beliefs. It quickly became a massive international bestseller and remains a foundational text in modern personal development literature, continuing to inspire countless readers long after Murphy's death in 1981.</t>
+  </si>
+  <si>
+    <t>The Magic of Faith by Joseph Murphy is a spiritual self-help book built around a simple but powerful idea: faith is not merely the acceptance of a religious belief; it is a creative force that can transform the way a person thinks, feels, acts, and experiences life. Murphy argues that every human being possesses a deep spiritual power within, and that this inner power becomes available when we learn to replace fear, doubt, and limitation with faith, love, confidence, and a clear mental picture of what we desire. The book explores eight closely connected themes, including the presence of God, the realization of desire, happiness, relationships, emotional control, and the transformation of one’s sense of identity.
+Murphy’s starting point is that the divine is not distant from human beings. He repeatedly encourages readers to recognize the presence of God within themselves. For him, God is an infinite intelligence and source of wisdom, love, peace, and creative power. The individual does not have to search for this power somewhere outside. Instead, spiritual growth begins by becoming aware of it within. Murphy believes that this awareness can change a person’s entire outlook. Someone who sees himself as helpless may live with fear and uncertainty, while someone who recognizes an inner spiritual source can develop confidence, peace, and a stronger sense of possibility.
+The opening chapter, “The Song of Triumph,” draws inspiration from the biblical Song of Solomon. Murphy interprets its language of love as a spiritual relationship between the individual and the Divine. For him, faith should not be cold or mechanical. It should be accompanied by love, joy, enthusiasm, and a feeling of intimate connection with God. Prayer therefore becomes more than asking for favors. It becomes an expression of trust and communion. Murphy encourages readers to concentrate on the feeling of having their prayers answered rather than continually thinking about obstacles. Instead of allowing fear to dominate the imagination, they should cultivate an inner sense of victory, peace, and gratitude.
+This leads naturally to the chapter on “The Practice of the Presence of God.” Murphy teaches that a person should consciously remember the divine presence throughout daily life. Rather than treating spirituality as something reserved for churches or special occasions, he presents it as a continuous inner awareness. When a person faces a difficult situation, he should remember that wisdom and strength are available within. When experiencing fear, he should turn inward toward peace. When facing uncertainty, he should trust that guidance can emerge through the deeper mind. This practice gradually changes the individual’s mental habits and creates a more peaceful relationship with life.
+One of the book’s central subjects is “Realizing Your Desire.” Murphy believes that desire itself can be meaningful because it points toward something a person is capable of imagining and pursuing. The important question is not simply what we want, but how we mentally and emotionally relate to that desire. If someone wants success but constantly imagines failure, rejection, or poverty, the desire is weakened by contradictory thoughts. Murphy therefore encourages readers to form a clear mental picture of the desired outcome and to accept it inwardly as something possible and attainable.
+For Murphy, faith means more than hoping that something good might happen. It means developing an inner conviction that the desired result can become real. This is why imagination plays such an important role. The mind should become familiar with the desired state before external circumstances appear to confirm it. A person who repeatedly imagines himself as confident, successful, peaceful, or prosperous begins to develop an inner identity consistent with those qualities. The emphasis is therefore on changing the inner picture first.
+The title chapter, “The Magic of Faith,” develops this principle most directly. Murphy describes faith as a force that helps people overcome fear and recognize opportunities. Doubt often appears when a person attempts something unfamiliar. Instead of allowing that doubt to become a permanent conclusion, Murphy advises the reader to challenge it immediately. Fear, in his view, often reflects inherited assumptions about failure, limitation, and inadequacy. Faith replaces those assumptions with a constructive conviction that the individual has access to greater resources than he may have previously believed.
+Murphy uses the biblical story of Peter walking on the water to illustrate the relationship between faith and doubt. As long as Peter maintains his confidence, he moves forward, but when fear takes control, he begins to sink. Murphy interprets this story psychologically and spiritually: the dominant idea in the mind influences emotional reactions and behavior. When confidence dominates, a person acts with courage; when fear dominates, the same person may retreat from opportunities.
+The next major theme is happiness. Murphy argues that happiness should not be treated solely as a reward that arrives after every external problem has been solved. It can become a deliberate mental and spiritual choice. People often tell themselves that they will be happy once they obtain more money, receive recognition, find a relationship, or solve a particular difficulty. Murphy challenges this approach by encouraging readers to cultivate peace and gratitude in the present. Morning affirmations, prayer, constructive thinking, and appreciation can help establish happiness as an inner habit rather than something completely dependent upon circumstances.
+Murphy then turns to human relationships. “Harmonious Human Relations” teaches that people often react not simply to what others do, but to the thoughts and interpretations they attach to those actions. If someone continually thinks about resentment, anger, or revenge, he carries those emotions within himself. Murphy therefore recommends responding to others with goodwill, forgiveness, and constructive thoughts. This does not mean approving of harmful behavior; rather, it means refusing to allow another person’s actions to control one’s inner peace.
+Another important section, “How to Control Your Emotions,” explores the connection between thought and feeling. Murphy does not suggest that people should pretend negative emotions do not exist. Instead, he encourages them to recognize that emotions can be influenced by the thoughts they repeatedly entertain. Fear can be strengthened by fearful imagination, while calmness can be strengthened by thoughts of security and trust. By changing habitual thinking, a person can gradually develop greater emotional stability.
+The final theme, “Changing the Feeling of ‘I,’” brings the book’s ideas together. Murphy argues that people often live according to an unconscious definition of who they believe themselves to be. Someone who thinks, “I am unlucky,” “I am weak,” or “I can never succeed” may unknowingly organize his behavior around that identity. Murphy encourages readers to replace such limiting definitions with a deeper spiritual identity. His suggested affirmation centers on the idea that the individual is spirit and is connected with the presence of God. Through repeated practice, he believes this new sense of identity can influence thought, feeling, and conduct.
+Ultimately, The Magic of Faith is a book about inner transformation. Murphy asks readers to stop seeing themselves as passive victims of circumstances and to recognize the importance of their thoughts, beliefs, emotions, and spiritual awareness. His philosophy is rooted in the New Thought tradition and includes claims about faith and the mind that modern readers may interpret spiritually rather than scientifically. Nevertheless, the book’s practical message is clear: fear and negative expectations can restrict human potential, while confidence, constructive imagination, love, and purposeful thinking can encourage a person to live more courageously.
+The “magic” in Murphy’s teaching is therefore the transformation that occurs when belief becomes a lived experience. Faith gives desire direction, imagination gives it form, emotion gives it vitality, and persistent practice helps turn an inner conviction into a way of living. Above all, Murphy wants readers to understand that peace, confidence, happiness, and spiritual strength are not qualities reserved for a fortunate few. They can be cultivated by anyone willing to examine the inner world and consciously choose more life-giving beliefs. In this sense, the book is less about waiting for miracles and more about discovering a deeper source of hope and possibility within oneself.</t>
   </si>
   <si>
     <t>Chapter 1 : The Song of Triumph
 “Tell me, O thou (you) whom my soul loves, where thou feedest, where thou (you) makest THY (your) FLOCK to rest at noon?”
 “Behold, thou ART fair, my love; behold, thou ART fair; thou HAST doves’ eyes.”
 “He brought me to the banqueting house, and his banner over me WAS love.”
 “His left hand IS under my head, and his right hand doth embrace me.”
 “My beloved spake, and said unto me, Rise up, my love, my fair one, and come away.
 “For lo (him), the winter is past, the rain is over AND gone;
 “The flowers appear on the earth; the time of the singing of BIRDS is come, and the voice of the turtle is heard in our land;
 “Arise, my love, my fair one, and come away.
 “My beloved IS mine, and I AM his: he feeds among the lilies.
 “Until the day break, and the shadows flee away.”
 It is inconceivable that any anthology could be written wherein The Song of Solomon would not be included. It is really one of the most inspired parts of the Bible. The Song of Solomon reveals God as the Great Lover. It is ecstatic and thrilling.
 In order to lead the triumphant life, you must be moved by Love, you can go wild in the joy of being actually drunk with the Spirit. In other words by singing the Song of God, you become God-intoxicated, and fired with Divine enthusiasm, thereby expressing more and more of Divine love and joy every day.
 You sing the Song of God, or the mood of triumph, when you subjectively feel that you are that which your five senses tell you, you are not; you are then God-intoxicated and seized with a Divine frenzy—a sort of mad joy.
 Haven’t you at times seen a person bubbling over with enthusiasm and intoxicated with joy? That person is singing the Song of God at that moment. “In thy presence is fullness of joy; at thy right hand there are pleasures for evermore.”
 When you sing a song, you are expressing your whole nature; your mind and body enter into the song. When your heart is full of love and good will, and you are radiating peace, you are truly singing God’s Song; It is the song of the jubilant soul.
 The real You is a spiritual, eternal, perfect being. You are a living expression of God now. “I have said, Ye are Gods; and all of you are children of the most High.”
 When you pray, it is a romance with God or your good. Your desire, when realized, brings you joy and peace. In order to realize the desire of your heart, which is depicted in The Song of Solomon as your beloved, you must woo it; let that desire of yours captivate, hold, and thrill you. Let it fire your imagination. You will always move in the direction of the desire which dominates your mind.
 The majority of students of psychology know that The Song of Solomon is a beautiful description of the wonderful romance of the conscious and subconscious mind (Solomon and Sheba).
 “Tell me, O thou whom my soul loves, where thou feedest?” Your realized desire is he whom your soul loves. You are asked. “Where thou (you) feedest?” In other words what are you mentally dwelling upon? The flock represents your thoughts, ideas, opinions, and beliefs. You are to feast on nothing but the joy of the answered prayer.
 If you are saying to yourself, “I can’t. It is too late now. I am too old, and I don’t know the right people”—in other words if you are mentally feeding on, all the reasons why you cannot do something, or be what you want to be, you not making “thy flock to rest at noon.”
 At noon the sun casts no shadow; likewise, when you pray, you are not to permit any shadow of fear or doubt to cross your path, or deflect you from your goal or aim in life. The world of confusion shall be rejected, and you shall mentally eat of, or meditate on the reality of your desire.
 “Behold, thou art fair, my love; behold, thou art fair; thou hast doves’ eyes.” The dove is a symbol of God’s inner peace.
@@ -848,68 +864,70 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>