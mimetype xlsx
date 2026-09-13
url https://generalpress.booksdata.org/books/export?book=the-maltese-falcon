--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -143,62 +143,80 @@
   <si>
     <t>B0G1TL4583</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC022010, FIC031000, FIC022030</t>
   </si>
   <si>
-    <t>“Dashiell Hammett ... is a master of the detective novel, yes, but also one hell of a writer.” —The Boston Globe
-[...4 lines deleted...]
-Blending suspense, noir atmosphere, and moral complexity, The Maltese Falcon explores themes of greed, loyalty, and justice. With its tightly plotted narrative and iconic antihero, the novel set the standard for the modern detective story. It remains a cornerstone of the crime fiction genre and a brilliant example of 20th-century American storytelling.</t>
+    <t>"The Maltese Falcon", Dashiell Hammett's landmark 1930 hard-boiled detective novel, opens with a lie and a body. When a woman calling herself Miss Wonderly walks into private investigator Sam Spade's San Francisco office with a story that doesn't quite add up, neither Spade nor his partner Miles Archer think much of it — until Archer turns up dead that same night, shot while trailing the man Miss Wonderly claims to fear.
+As Spade digs deeper, the case spirals into something far stranger than a routine tail job. The woman, whose real name turns out to be Brigid O'Shaughnessy, is only one player in a dangerous scramble for a priceless jewel-encrusted statuette — the Maltese Falcon — a relic with a history stretching back centuries and a trail of double-crosses stretching just as far. Soon Spade finds himself surrounded by a colorful, untrustworthy cast: the perfumed and cagey Joel Cairo, the jovial but ruthless Kasper Gutman, and Brigid herself, whose charm may or may not be genuine.
+Sharp, cynical, and stripped of sentimentality, Hammett's prose set the template for an entire genre of detective fiction that followed. Spade navigates a web of shifting loyalties where nobody's motives are quite what they claim, and every alliance comes with a price. As the falcon changes hands and bodies pile up, Spade is forced to decide exactly where his own loyalties lie — and how far he's willing to bend the law to protect them.</t>
   </si>
   <si>
     <t>Dashiell Hammett (1894–1961) was a groundbreaking American author best known for revolutionizing detective fiction with his hard-boiled style. Born on May 27, 1894, in Maryland, Hammett left school early and worked various jobs before becoming a Pinkerton detective, an experience that deeply influenced his writing. His firsthand knowledge of crime and investigation gave his stories gritty realism and moral complexity.
 Hammett began publishing short stories in Black Mask magazine during the 1920s, introducing tough, no-nonsense detectives who operated in corrupt urban settings. His most famous works include Red Harvest (1929), The Dain Curse (1929), The Maltese Falcon (1930), The Glass Key (1931), and The Thin Man (1934). The Maltese Falcon, featuring the iconic private eye Sam Spade, became a classic of American literature and was adapted into a successful film starring Humphrey Bogart.
 In midlife, Hammett turned to political activism and joined the Communist Party, which led to his blacklisting during the McCarthy era. He also served in the U.S. Army during both World Wars. His health declined due to alcoholism and tuberculosis, and he stopped writing fiction after the 1930s.
 Dashiell Hammett died on January 10, 1961. He remains a towering figure in crime fiction, admired for his sharp prose and lasting influence on the genre.</t>
+  </si>
+  <si>
+    <t>The Maltese Falcon is a landmark detective novel that helped define the hard-boiled crime genre. First published in 1930, it follows private investigator Sam Spade, whose sharp instincts, emotional restraint, and unwavering professionalism place him at the center of a dangerous mystery involving deception, greed, and murder. Set against the shadowy streets and offices of San Francisco, the novel explores a world where appearances are rarely trustworthy and every conversation may conceal another motive.
+At the heart of the story is a mysterious and highly coveted object known as the Maltese Falcon, a legendary artifact whose immense value inspires obsession among everyone searching for it. Although the statuette gives the plot its momentum, Hammett uses it primarily as a symbol of human desire. Different characters see it as wealth, power, redemption, or personal victory, and their pursuit of it reveals far more about their personalities than about the object itself.
+The novel centers on Sam Spade, one of literature's most influential fictional detectives. Unlike the traditional gentleman detective, Spade is practical, observant, and skeptical. He rarely reveals his emotions, preferring to rely on careful reasoning and close attention to detail. He understands that people often disguise their true intentions, so he places greater trust in actions than in words. While he can appear detached, he follows a personal code of ethics that ultimately guides his decisions.
+One of the novel's defining qualities is its morally complex world. Few characters fit neatly into categories of hero or villain. Nearly everyone has secrets, conflicting loyalties, or hidden ambitions. Hammett avoids presenting simple moral divisions, instead showing how ordinary people can become entangled in difficult choices when ambition, fear, or self-interest take control. This moral ambiguity became a defining characteristic of later crime fiction.
+Trust is one of the book's central themes. Throughout the story, characters frequently conceal information, change their stories, or manipulate others to gain an advantage. As a result, every conversation becomes a careful negotiation in which truth and deception are difficult to separate. Spade succeeds not because he believes what people tell him, but because he patiently compares their words with their behavior.
+Greed is another major theme. The search for the priceless falcon illustrates how the promise of wealth can distort judgment and strain personal relationships. Characters become willing to deceive, betray, and take enormous risks in pursuit of something they believe will transform their lives. Hammett suggests that unchecked desire often leads people away from reason and integrity, making the treasure itself less important than the consequences of pursuing it.
+The novel also explores the relationship between professionalism and personal emotion. Spade frequently faces situations in which his feelings could interfere with his responsibilities. Rather than allowing sentiment to determine his actions, he insists on maintaining professional standards even when doing so carries a personal cost. This commitment to duty distinguishes him from many of the people around him, whose decisions are often driven by impulse or self-interest.
+Dialogue plays a particularly important role in the novel. Hammett's conversations are concise, realistic, and layered with hidden meanings. Characters rarely say exactly what they think. Instead, they test one another, conceal intentions, and attempt to gain information without revealing their own plans. This style creates constant tension while encouraging readers to interpret what remains unspoken as carefully as what is actually said.
+The urban setting contributes significantly to the novel's atmosphere. San Francisco is portrayed not merely as a backdrop but as a place where business, crime, and everyday life intersect. Offices, apartments, hotels, and city streets become stages for shifting alliances and uncertain encounters. The city reflects the novel's larger themes by presenting a society where appearances can be misleading and certainty is difficult to achieve.
+Hammett's writing style marked a significant departure from earlier detective fiction. His prose is direct, economical, and free from unnecessary description. Rather than relying on lengthy explanations, he allows dialogue, observation, and action to reveal character and advance the story. This restrained style gives the novel a sense of realism and immediacy that influenced generations of crime writers.
+Another important aspect of the novel is its examination of human nature. Hammett presents individuals as complex, capable of courage, selfishness, loyalty, and deception, often at the same time. Personal motivations remain fluid, and circumstances frequently reveal unexpected strengths or weaknesses. The novel suggests that character is demonstrated less by what people claim to value than by the choices they make under pressure.
+The mystery itself serves as more than an intellectual puzzle. It becomes a way of exploring larger questions about integrity, ambition, and responsibility. As the investigation unfolds, readers are invited to consider how easily desire can cloud judgment and how difficult it can be to remain principled in a world where dishonesty often appears rewarding.
+The influence of The Maltese Falcon extends far beyond detective fiction. It established many of the conventions associated with the hard-boiled genre, including the independent investigator, morally ambiguous characters, crisp dialogue, and realistic urban settings. These elements later shaped countless novels, films, and television series, making Hammett one of the foundational figures of modern crime literature.
+Ultimately, The Maltese Falcon is much more than a detective story. It is a compelling study of trust, greed, loyalty, and moral choice in a world where certainty is elusive and motives are rarely pure. Through the unforgettable character of Sam Spade and the enduring symbol of the mysterious falcon, Dashiell Hammett created a novel that continues to captivate readers with its psychological depth, elegant prose, and timeless exploration of the complexities of human nature.</t>
+  </si>
+  <si>
+    <t>“Dashiell Hammett ... is a master of the detective novel, yes, but also one hell of a writer.” —The Boston Globe
+“The Maltese Falcon is not only probably the best detective story we have ever read, it is an exceedingly well written novel.” —The Times Literary Supplement, London
+“Hammett’s prose [is] clean and entirely unique. His characters [are] as sharply and economically defined as any in American fiction.” —The New York Times</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ef76f20c-f8d8-46f7-ae5d-3d34e037d2e0.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069225</t>
   </si>
   <si>
     <t>Discover The Maltese Falcon by Dashiell Hammett. This book is published by General Press in eBook format, ISBN 9788199107397, ASIN B0G1TL4583, under Mystery, Thriller and Suspense, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -743,66 +761,70 @@
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="Y2" s="2"/>
-      <c r="Z2" s="2"/>
+      <c r="Z2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>