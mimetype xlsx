--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,73 +135,87 @@
     <t>The Man Nobody Knows</t>
   </si>
   <si>
     <t>Bruce Barton</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09XMM3DVY</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christian Theology</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL067040</t>
   </si>
   <si>
     <t>2022-04-01 00:00:00</t>
   </si>
   <si>
     <t>First published in 1925, ‘The Man Nobody Knows’ by American author and advertising executive Bruce Barton, topped the nonfiction bestseller list. In this book, Barton presents Jesus Christ as a businessman, and 'founder of Modern Business', in an attempt to make the story accessible to contemporary businessmen. Barton depicted Christ as a man's man, not the meek, effeminate figure he had encountered in Sunday School. 
 Here was the world's first advertising man, whose parables sparkled as models for modern jingle writers. Here was Christ, the world's greatest business executive, who "picked up twelve men from the bottom ranks of business and forged them into an organization that conquered the world."
 Its lessons for the modern businessman are even more compelling today. The example portrayed by Jesus Christ is clarified in this book. From its pages, learn the keys to success, the secrets of leadership, and the path to genuine happiness. In this day and age, Barton's comparison of Biblical teachings, personalities, and situations, offer great insights into the basic principles of developing a successful business, encouraging a team, and supporting clientele.</t>
   </si>
   <si>
+    <t>Bruce Barton (1886–1967) was an American author, advertising executive, politician, and public speaker whose influence extended across business, literature, and public life. Widely regarded as one of the pioneers of modern advertising, Barton believed that effective communication could inspire people, build trust, and shape society. His writings combined practical business wisdom with moral reflection, making him one of the most widely read motivational authors of the early twentieth century. Through his books and professional achievements, he encouraged readers to pursue success with integrity, creativity, and purpose.
+Barton was born on August 5, 1886, in Robbins, Tennessee, and grew up in a deeply religious family. His father was a Congregational minister, and his upbringing instilled in him strong ethical values and a lifelong appreciation for faith and service. He attended Amherst College in Massachusetts, where he developed exceptional writing and public speaking skills. After graduating, he entered the world of journalism before discovering his true calling in advertising.
+In 1919, Barton co-founded the advertising agency Batten, Barton, Durstine &amp; Osborn (BBDO), which grew into one of the most influential advertising firms in the world. He helped transform advertising from simple product promotion into a sophisticated form of persuasive storytelling. His campaigns emphasized understanding people's aspirations and emotions, an approach that became a cornerstone of modern marketing.
+Barton achieved international fame with the publication of The Man Nobody Knows in 1925. In this bestselling book, he presented Jesus Christ as a strong, courageous, and visionary leader, emphasizing qualities such as leadership, determination, and compassion. The book resonated with millions of readers and sparked widespread discussion by connecting biblical teachings with principles of personal and professional success. Barton also authored several other books and essays on leadership, business ethics, and self-improvement, encouraging readers to develop character alongside achievement.
+Beyond his literary and business accomplishments, Barton served as a Republican member of the United States House of Representatives from New York between 1937 and 1941. Throughout his public career, he remained an advocate for responsible leadership, civic engagement, and ethical business practices.
+Bruce Barton passed away in 1967, leaving behind a legacy that continues to influence advertising, leadership, and motivational literature. His ability to blend practical business insight with enduring moral values earned him lasting respect. Today, he is remembered as a visionary communicator whose ideas helped shape modern marketing while inspiring individuals to lead with purpose, imagination, and integrity.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/cc29ea6f-5274-455e-81ca-fa3b8aa2ac7f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068845</t>
   </si>
   <si>
-    <t>Discover The Man Nobody Knows by Bruce Barton. This book is published by General Press in eBook format, ISBN 9789354990663, ASIN B09XMM3DVY, under Christian Books and Bibles.</t>
+    <t>Discover The Man Nobody Knows by Bruce Barton. This book is published by General Press in eBook format, ISBN 9789354990663, ASIN B09XMM3DVY, under Christian Books and Bibles, Christian Theology, Christianity.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +731,87 @@
       <c r="F2" s="2">
         <v>9789354990663</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>