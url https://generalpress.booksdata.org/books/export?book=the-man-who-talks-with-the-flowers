--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,58 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
     <t>Autobiographies</t>
   </si>
   <si>
     <t>BIO026000, BIO015000</t>
   </si>
   <si>
     <t>2022-09-01 00:00:00</t>
   </si>
   <si>
     <t>First published in 1939, ‘The Man Who Talks With the Flowers’ is a recollection of Glenn Clark on his close relationship with George Washington Carver. Glenn Clark is recognized as a New Thought leader.
 During his lifetime George Washington Carver was referred to as the black Leonardo da Vinci. His great research into alternative crops to replace cotton, such as peanuts, soybeans and sweet potatoes revolutionized Southern farming. Carver witnessed slavery when he was born. When slavery was repealed Carver traveled extensively to study and enlighten himself. He was the first head of the Agricultural Department at the famous Tuskegee Institute.</t>
+  </si>
+  <si>
+    <t>Glenn Clark (1882–1956) was an American educator, author, and spiritual teacher whose writings encouraged readers to discover the transformative power of faith, prayer, and positive thinking. Through his books, lectures, and educational work, Clark inspired thousands of people to cultivate inner peace, spiritual discipline, and a deeper relationship with God. His practical and uplifting approach to spirituality made him one of the influential Christian inspirational writers of the twentieth century.
+Born on November 3, 1882, in Minnesota, United States, Clark grew up in an environment that valued education, integrity, and religious faith. From an early age, he showed a love for learning and a strong interest in literature and philosophy. He pursued higher education at the University of Minnesota, where he later became a respected professor of English. As a teacher, Clark was admired for his ability to connect literature with the deeper questions of life, encouraging students to think not only critically but also spiritually.
+Over time, Clark became increasingly devoted to exploring the role of prayer and faith in everyday living. He believed that spiritual growth was not confined to churches or religious ceremonies but could be experienced through daily habits of reflection, gratitude, and purposeful action. His best-known book, The Man Who Tapped the Secrets of the Universe, tells the inspiring story of Frank B. Robinson, founder of the Psychiana movement, and emphasizes the extraordinary potential of faith, determination, and positive mental focus. The book has remained popular with readers seeking motivation and spiritual encouragement.
+Clark was also the founder of the Camps Farthest Out movement, a series of Christian retreat gatherings designed to help people strengthen their faith through prayer, fellowship, outdoor activities, and personal reflection. These camps attracted individuals from many backgrounds and promoted the idea that spiritual renewal could be experienced in a supportive and joyful community.
+Throughout his life, Glenn Clark wrote numerous books and essays on prayer, personal development, and Christian living. His writing style was warm, thoughtful, and accessible, making complex spiritual ideas easy to understand and apply in everyday life.
+Glenn Clark passed away in 1956, leaving behind a lasting legacy as a teacher, author, and spiritual mentor. Today, his books continue to inspire readers to live with greater faith, hope, compassion, and confidence, reminding them that lasting personal transformation begins with a sincere and disciplined inner life.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/208783d4-e187-447c-9789-f78dacd833ae.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068926</t>
   </si>
   <si>
     <t>Discover The Man Who Talks With the Flowers by Glenn Clark. This book is published by General Press in eBook format, ISBN 9789354992988, ASIN B0B9RJ1PM4, under Biographies and Memoirs, Autobiographies.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +743,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>