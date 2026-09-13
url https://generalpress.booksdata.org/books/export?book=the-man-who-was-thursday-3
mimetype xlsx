--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,77 +135,83 @@
     <t>The Man Who Was Thursday</t>
   </si>
   <si>
     <t>Gilbert K. Chesterton</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B096HHV1XL</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
+  </si>
+  <si>
+    <t>Philosophical Fiction</t>
+  </si>
+  <si>
+    <t>Espionage</t>
   </si>
   <si>
     <t>FIC022000, FIC004000, FIC022020</t>
   </si>
   <si>
     <t>2021-06-11 00:00:00</t>
   </si>
   <si>
     <t>First published in 1908, 'The Man Who Was Thursday' is a metaphysical thriller novel by G.K. Chesterton. It is the story of Gabriel Syme, who is recruited by Scotland Yard as part of an anti-anarchist task force. When he meets Lucian Gregory, a poet, and member of a secret society of anarchists, he gains access to the underground movement. 
 The group is led by a central council of seven men, each named for a day of the week. Gabriel convinces the local chapter to elect him to the vacant position of “Thursday” and he soon discovers that he is not the only one pretending to be something that he is not.
 "G.K. Chesterton's The Man Who Was Thursday is a wacky, nightmarish, deliriously well-written adventure story for grownups in which nothing is what it seems and everyone wears a mask, whether figurative or literal. It's hard to think of a more thrilling book."—Kate Christensen, TIME Magazine</t>
   </si>
   <si>
     <t>He was educated at St. Paul’s, and went to art school at University College London. In 1900, he was asked to contribute a few magazine articles on art criticism, and went on to become one of the most prolific writers of all time. He wrote a hundred books, contributions to 200 more, hundreds of poems, including the epic Ballad of the White Horse, five plays, five novels, and some two hundred short stories, including a popular series featuring the priest-detective, Father Brown. In spite of his literary accomplishments, he considered himself primarily a journalist. He wrote over 4000 newspaper essays, including 30 years worth of weekly columns for the Illustrated London News, and 13 years of weekly columns for the Daily News. He also edited his own newspaper, G.K.’s Weekly.
 Chesterton was equally at ease with literary and social criticism, history, politics, economics, philosophy, and theology.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d129e9af-e1ab-47a2-8b4c-33593ede6bd2.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068697</t>
   </si>
   <si>
-    <t>Discover The Man Who Was Thursday by Gilbert K. Chesterton. This book is published by General Press in eBook format, ISBN 9789390492848, ASIN B096HHV1XL, under Mystery, Thriller and Suspense.</t>
+    <t>Discover The Man Who Was Thursday by Gilbert K. Chesterton. This book is published by General Press in eBook format, ISBN 9789390492848, ASIN B096HHV1XL, under Mystery, Thriller and Suspense, Philosophical Fiction, Espionage.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -721,83 +727,87 @@
       <c r="F2" s="2">
         <v>9789390492848</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>