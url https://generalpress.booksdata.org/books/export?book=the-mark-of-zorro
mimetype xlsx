--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,73 +134,87 @@
   <si>
     <t>The Mark of Zorro</t>
   </si>
   <si>
     <t>Johnston McCulley</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B9RMCY7X</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Mystery, Thriller &amp; Suspense</t>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Action &amp; Adventure</t>
+  </si>
+  <si>
+    <t>Historical Fiction</t>
   </si>
   <si>
     <t>FIC002000, FIC031020</t>
   </si>
   <si>
     <t>2022-09-01 00:00:00</t>
   </si>
   <si>
     <t>First published in 1919, ‘The Mark of Zorro’ is the foremost work to feature the Californio character Diego Vega, the masked hero also called Zorro, written by Johnston McCulley, an American writer, the author of hundreds of stories, fifty novels, numerous screenplays for film and television, and the creator of the character Zorro.
 Set in Mexican California during the 1820s, the story tracks the career of Don Diego Vega, by all impressions a degraded and dapper aristocrat. But Vega’s introverted standing is nothing more than a mask to cover his alter ego—a California Robin Hood known as Zorro, whose snappy blade smacks down those who manipulate the impoverished and victimized. The motivation for dozens of film and television adaptations, it stays a paradigm of daring adventure.</t>
   </si>
   <si>
+    <t>Johnston McCulley (1883–1958) was an American novelist, journalist, and screenwriter whose thrilling adventure stories made him one of the most successful creators of popular fiction in the twentieth century. Best known as the creator of Zorro, the masked swordsman who fights injustice while concealing his true identity, McCulley introduced a character that became one of the world's most enduring fictional heroes. His imaginative storytelling helped shape the modern adventure genre and influenced countless books, films, television series, comics, and superheroes that followed.
+Born on February 2, 1883, in Ottawa, Illinois, McCulley spent much of his youth in California, where the landscapes, history, and Spanish colonial heritage later inspired many of his stories. He began his career as a newspaper reporter, developing a clear, energetic writing style and a keen sense of pacing that served him well when he turned to fiction. Journalism taught him how to capture readers' attention quickly, a skill that became one of the defining characteristics of his adventure novels.
+McCulley wrote hundreds of short stories and novels for popular pulp magazines, creating tales filled with mystery, action, romance, and suspense. His greatest success came in 1919 with the publication of The Curse of Capistrano, the novel that introduced Zorro. The character of Don Diego Vega—a seemingly quiet nobleman who secretly becomes the daring masked avenger Zorro—immediately captured readers' imaginations. In 1920, the silent film The Mark of Zorro, starring Douglas Fairbanks, brought the character to an international audience and established Zorro as a cultural icon. McCulley continued writing Zorro stories for decades, expanding the legend and delighting generations of readers.
+Beyond Zorro, McCulley created numerous other fictional heroes and detective characters, contributing significantly to the flourishing pulp fiction market of the early twentieth century. His stories were known for their fast-moving plots, memorable villains, dramatic sword fights, and unwavering belief that courage and justice could triumph over oppression.
+Throughout his long career, McCulley remained dedicated to entertaining readers with imaginative adventures while celebrating ideals such as honor, bravery, and compassion. His influence can be seen in later masked heroes, including Batman and other iconic vigilante characters.
+Johnston McCulley passed away on November 23, 1958, leaving behind an extraordinary literary legacy. Today, he is remembered as the visionary creator of Zorro, whose timeless hero continues to inspire audiences around the world with his courage, wit, and enduring fight for justice.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/565b25bc-cc42-4bc8-8ded-24589b47a2a4.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068938</t>
   </si>
   <si>
-    <t>Discover The Mark of Zorro by Johnston McCulley. This book is published by General Press in eBook format, ISBN 9789354993565, ASIN B0B9RMCY7X, under Mystery, Thriller and Suspense.</t>
+    <t>Discover The Mark of Zorro by Johnston McCulley. This book is published by General Press in eBook format, ISBN 9789354993565, ASIN B0B9RMCY7X, under Literature and Fiction, Action and Adventure, Historical Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -716,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354993565</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>