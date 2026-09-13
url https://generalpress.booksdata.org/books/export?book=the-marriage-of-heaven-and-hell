--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,57 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, ART016010</t>
   </si>
   <si>
     <t>2022-09-01 00:00:00</t>
   </si>
   <si>
     <t>‘The Marriage of Heaven and Hell’ is a series of texts written in imitation of biblical prophecy by William Blake, an English poet, painter, and printmaker. Largely unrecognized during his lifetime, Blake is now considered a seminal figure in the history of the poetry and visual art of the Romantic Age. The text expresses Blake's own intensely personal Romantic and revolutionary beliefs.
 The book is about the narrator's visit to Hell, a concept taken by Blake from Dantes's Inferno and Milton's Paradise Lost. Apart from the opening Argument and the Song of Liberty, the entire book is written in prose. It was influenced by the mysticism of Swedish theosophist Emanuel Swedenborg and is also in part a satire on Emanuel Swedenborg's writings, especially on Heaven and Hell from which Blake adopted the title.</t>
+  </si>
+  <si>
+    <t>William Blake (1757–1827) was an English poet, painter, and printmaker whose visionary imagination made him one of the most original and influential figures in the history of English literature and art. Though his work received little recognition during his lifetime, Blake is now celebrated as a creative genius whose poetry and illustrations explored profound themes of innocence, experience, spirituality, freedom, and the limitless potential of the human imagination.
+Blake was born on November 28, 1757, in London, England, into a modest family of tradespeople. From an early age, he displayed remarkable artistic talent and claimed to experience vivid spiritual visions that deeply influenced his outlook on life and creativity. Rather than attending a traditional university, he trained as an engraver, mastering the craft that would later allow him to combine poetry and visual art in an innovative way. His unique method of illuminated printing enabled him to produce books in which words and illustrations formed a harmonious artistic whole.
+Throughout his career, Blake remained independent in both thought and expression. His best-known collections, Songs of Innocence (1789) and Songs of Experience (1794), explore the contrasts between childhood and adulthood, hope and suffering, purity and corruption. Poems such as "The Lamb," "The Tyger," and "London" continue to be widely read for their symbolic richness, emotional power, and philosophical depth. His longer prophetic works, including The Marriage of Heaven and Hell and Jerusalem, reveal his deeply personal mythology and his belief in the transformative power of imagination.
+Blake lived during a period of great political and social upheaval, witnessing the American and French Revolutions as well as the early Industrial Revolution. He criticized oppression, inequality, and rigid institutions while championing individual freedom, creativity, and spiritual awakening. Although many contemporaries considered his ideas unconventional, later generations came to admire his extraordinary originality and moral vision.
+William Blake died on August 12, 1827, in London, where he continued creating art almost until his final days. Today, he is regarded as one of Britain's greatest poets and artists. His remarkable fusion of literature, philosophy, and visual art has inspired writers, painters, musicians, and thinkers around the world, ensuring that his legacy remains as vibrant and thought-provoking as ever.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/89c01afc-1441-4b8a-ab90-2add865ade6c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068934</t>
   </si>
   <si>
     <t>Discover The Marriage of Heaven and Hell by William Blake. This book is published by General Press in eBook format, ISBN 9789354992995, ASIN B0B9RLR5DW, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +742,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>