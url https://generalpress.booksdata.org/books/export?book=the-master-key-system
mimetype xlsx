--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,60 +137,67 @@
   <si>
     <t>Charles F. Haanel</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B086WQLSBB</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
+    <t>Motivational</t>
+  </si>
+  <si>
     <t>OCC019000, OCC012000</t>
   </si>
   <si>
     <t>2020-04-07 00:00:00</t>
   </si>
   <si>
-    <t>‘The Master Key System’ teach you that everything around us was first developed as a thought. Thought, therefore, is the powerful catalyst towards making any idea a reality. What would be possible if you could unlock your entire mental potential? The Master Key System is one of the classic works in the Science of Thought tradition. This book will not only leave you feeling good, but also thinking good. Charles F. Haanel discusses everything from how to feel healthy to how to become wealthy. Using precise logic and a consistent, common-sense frame-work, he shows us how to achieve that what we most desire.
-[...2 lines deleted...]
-Haanel's book The Master Key System was published in 1912, when he was 46 years old. It is written in the form of a course in New Thought, mental development, financial success, and personal health. The book was heavily promoted in the pages of Elizabeth Towne's New Thought magazine The Nautilus. By 1933 it had allegedly sold over 200,000 copies worldwide. Haanel practiced the financial principles he preached, and was a self made success who owned several major companies. According to Stevens, writing in 1909 – he was president of the Continental Commercial Company, president of the Sacramento Valley Improvement Company, and president of the Mexico Gold &amp; Silver Mining Company.</t>
+    <t>‘The Master Key System’ teach you that everything around us was first developed as a thought. Thought, therefore, is the powerful catalyst towards making any idea a reality. What would be possible if you could unlock your entire mental potential? The Master Key System is one of the classic works in the Science of Thought tradition. This book will not only leave you feeling good, but also thinking good. Charles F. Haanel discusses everything from how to feel healthy to how to become wealthy. Using precise logic and a consistent, common-sense frame-work, he shows us how to achieve that what we most desire.</t>
+  </si>
+  <si>
+    <t>Charles Francis Haanel (1866–1949) was an American businessman, philosopher, and author whose writings on personal success, mental discipline, and self-development made him one of the most influential figures in the early New Thought movement. Best known for his classic work The Master Key System, Haanel believed that the human mind possesses extraordinary creative potential and that disciplined thinking, combined with purposeful action, can lead to personal achievement and fulfillment. His ideas have influenced generations of readers and have inspired many later authors in the fields of motivation, leadership, and personal growth.
+Haanel was born on May 22, 1866, in Ann Arbor, Michigan, and later built a successful career in business. As an executive involved in several manufacturing and commercial enterprises, he gained firsthand experience in leadership, organization, and financial management. His professional accomplishments reinforced his belief that success depends not only on practical skills but also on cultivating a focused, confident, and constructive mindset. This combination of business experience and philosophical inquiry became the foundation of his later writings.
+In 1912, Haanel published The Master Key System, initially as a correspondence course consisting of twenty-four lessons. The book encouraged readers to develop concentration, self-control, visualization, and positive habits of thought while emphasizing that lasting success requires consistent effort, ethical conduct, and personal responsibility. Rather than promising effortless achievement, Haanel argued that disciplined thinking should be accompanied by intelligent action and perseverance. The book gained widespread popularity and has remained a respected classic in the fields of self-improvement and success literature.
+In addition to The Master Key System, Haanel authored several other works, including The New Psychology, Mental Chemistry, and The Amazing Secrets of the Yogi. Across these writings, he explored themes such as mental development, personal responsibility, creativity, and the relationship between thought and achievement. His clear, methodical style made complex philosophical ideas accessible to a broad audience and encouraged readers to cultivate both inner discipline and practical wisdom.
+Charles F. Haanel passed away in 1949, leaving behind a literary legacy that continues to inspire readers worldwide. His teachings have influenced many modern authors and motivational speakers, and The Master Key System remains one of the foundational texts in personal development literature. Today, Haanel is remembered as a thoughtful writer who encouraged individuals to combine positive thinking with purposeful action, integrity, and lifelong learning in the pursuit of meaningful success.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/441279f3-be96-4f81-8f6d-8f07cbf886b2.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068686</t>
   </si>
   <si>
     <t>Discover The Master Key System by Charles F. Haanel. This book is published by General Press in eBook format, ISBN 9789389716382, ASIN B086WQLSBB, under Self-Help.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -718,81 +725,85 @@
       <c r="F2" s="2">
         <v>9789389716382</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>