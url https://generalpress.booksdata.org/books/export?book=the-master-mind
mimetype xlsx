--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>The Master Mind</t>
   </si>
   <si>
     <t>Theron Q. Dumont</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B083C5M6S2</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
+  </si>
+  <si>
+    <t>Motivational</t>
   </si>
   <si>
     <t>SEL032000, SEL021000</t>
   </si>
   <si>
     <t>2019-12-27 00:00:00</t>
   </si>
   <si>
     <t>Are you a mental slave, your mind the servant of outside forces? Would you rather be a mental master, your thoughts taking charge not only of mind and body, but destiny? Theron Q. Dumont, a pioneer of the early 20th century's New Thought movement, here gives practical, step-by-step instruction on mastering control of not only the conscious mind but, more importantly, ‘those marvelous faculties which operate on the subconscious planes.’
 In this book there will be nothing said concerning metaphysical theories or philosophical hypotheses; instead, there will be a very strict adherence to the principles of psychology. There will be nothing said of 'spirit' or ‘soul’; but very much said of ‘mind’. We know much about how the mind works, but we know little or nothing about what the mind really is. But, for that matter, so far as practical purposes are concerned, it makes very little difference to us just what the mind is, providing we know just how it works, and how it may be controlled and managed.</t>
   </si>
   <si>
     <t>William Walker Atkinson (December 5, 1862 – November 22, 1932) was an attorney, merchant, publisher, and author, as well as an occultist and an American pioneer of the New Thought movement. He is the author of the pseudonymous works attributed to Theron Q. Dumont and Yogi Ramacharaka.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/27764b0a-69f0-4172-989b-abde08ad6d4d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068656</t>
   </si>
   <si>
     <t>Discover The Master Mind by Theron Q. Dumont. This book is published by General Press in eBook format, ISBN 9789389716047, ASIN B083C5M6S2, under Self-Help.</t>
@@ -719,83 +722,85 @@
       <c r="F2" s="2">
         <v>9789389716047</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>