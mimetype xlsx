--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,81 +135,87 @@
     <t>The Master's Indwelling</t>
   </si>
   <si>
     <t>Andrew Murray</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09XMHGTC5</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christian Living</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL012020, REL012120</t>
   </si>
   <si>
     <t>2022-04-01 00:00:00</t>
   </si>
   <si>
     <t>Andrew Murray tackles some of the toughest issues of the Christian life, including how you can truly know God and how you may obtain His rest. ‘The Master's Indwelling’ is a book of 13 meditations of Andrew Murray on the growth of a Christian in his walk with His Master. Murray delivered these messages in 1895. Christian needs to know that there are different stages of development in his spiritual walk. This book will show you how to overcome all obstacles and enter into a life of abundance and joy, a life filled with the lushness of Canaan.
 The first section, in which Murray emphasizes a transition from what he calls the ‘Carnal’ into the ‘Spiritual’, focuses on the importance of self-sacrifice. The second section highlights the importance of prayer and the Christian's responsibility in preparation for the Kingdom. The final section encourages Christians to revel in the rewards of a faithful walk with the Lord: blessings of the spirit, peace in God's grace, and the ultimate comfort in Christ's redemption. In this insightful devotional, Murray helps Christians find assurance in the knowledge that God is ‘all in all’.</t>
   </si>
   <si>
     <t>Andrew Murray (1828-1917) was an amazingly prolific Christian writer. He lived and ministered as both a pastor and author in the towns and villages of South Africa. Some of Murray's earliest works were written to provide nurture and guidance to Christians, whether young or old in the faith; they were actually an extension of his pastoral work. Once books such as Abide in Christ, Divine Healing, and With Christ in the School of Prayer were written, Murray became widely known, and new books from his pen were awaited with great eagerness throughout the world.
 He wrote to give daily practical help to many of the people in his congregation who lived out in the farming communities and could come into town for church services only on rare occasions. As he wrote these books of instruction, Murray adopted the practice of placing many of his more devotional books into thirty-one separate readings to correspond with the days of the month.
 At the age of seventy-eight, Murray resigned from the pastorate and devoted most of his time to his manuscripts. He continued to write profusely, moving from one book to the next with an intensity of purpose and a zeal that few men of God have ever equaled. He often said of himself, rather humorously, that he was like a hen about to hatch an egg; he was restless and unhappy until he got the burden of the message off his mind.
 During these later years, after hearing of pocket-sized paperbacks, Andrew Murray immediately began to write books to be published in that fashion. He thought it was a splendid way to have the teachings of the Christian life at your fingertips, where they could be carried around and read at any time of the day.
 One source has said of Andrew Murray that his prolific style possesses the strength and eloquence that are born of deep earnestness and a sense of the solemnity of the issues of the Christian life. Nearly every page reveals an intensity of purpose and appeal that stirs men to the depths of their souls. Murray moves the emotions, searches the conscience, and reveals the sins and shortcomings of many of us with a love and hope born out of an intimate knowledge of the mercy and faithfulness of God.
 For Andrew Murray, prayer was considered our personal home base from which we live our Christian lives and extend ourselves to others. During his later years, the vital necessity of unceasing prayer in the spiritual life came to the forefront of his teachings. It was then that he revealed the secret treasures of his heart concerning a life of persistent and believing prayer.
 Countless people the world over have hailed Andrew Murray as their spiritual father and given credit for much of their Christian growth to the influence of his priceless devotional books.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/47b6d429-58ec-4c62-b6ab-8cbd0d956a20.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068826</t>
   </si>
   <si>
-    <t>Discover The Master's Indwelling by Andrew Murray. This book is published by General Press in eBook format, ISBN 9789354990670, ASIN B09XMHGTC5, under Christian Books and Bibles.</t>
+    <t>Discover The Master's Indwelling by Andrew Murray. This book is published by General Press in eBook format, ISBN 9789354990670, ASIN B09XMHGTC5, under Christian Books and Bibles, Christian Living, Christianity.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -725,83 +731,87 @@
       <c r="F2" s="2">
         <v>9789354990670</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>