--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,72 +137,84 @@
   <si>
     <t>Emmett Fox</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07YQ9D5M6</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
+    <t>Personal Transformation</t>
+  </si>
+  <si>
+    <t>Motivational &amp; Inspirational</t>
+  </si>
+  <si>
     <t>SEL019000, PHI000000</t>
   </si>
   <si>
     <t>2019-10-01 00:00:00</t>
+  </si>
+  <si>
+    <t>The Mental Equivalent by Emmett Fox is a classic work of spiritual self-help and practical philosophy that explores the powerful relationship between thought and life experience. First published in 1944, the book belongs to the New Thought tradition and teaches that the conditions of our lives are shaped by the mental images and beliefs we consistently hold. Fox argues that before any meaningful change can occur in the outer world, a corresponding “mental equivalent” must first exist within the mind.
+Rather than focusing on wishful thinking, Fox explains that genuine transformation begins with developing a clear, positive, and unwavering vision of what one truly desires. He encourages readers to replace fear, doubt, resentment, and limiting beliefs with faith, gratitude, confidence, and constructive thinking. Through simple examples and practical insights, he shows how inner attitudes influence relationships, health, success, and personal happiness.
+The book also emphasizes the importance of spiritual growth, teaching that aligning one’s thoughts with divine principles naturally attracts harmony and opportunity. Fox presents prayer, forgiveness, and disciplined thinking as practical tools for overcoming obstacles and creating lasting change. His message is rooted in the belief that every individual possesses the ability to reshape their circumstances by first transforming their consciousness.
+Written in a warm, accessible, and encouraging style, The Mental Equivalent remains a timeless guide for readers seeking personal growth, emotional resilience, and a deeper understanding of the creative power of the mind. Its enduring wisdom continues to inspire those who wish to cultivate a more purposeful, peaceful, and fulfilling life.</t>
   </si>
   <si>
     <t>Emmet Fox was a renowned spiritual teacher and influential author best known for popularizing New Thought ideas in the early 20th century. Born in Ireland in 1886, Fox showed an early interest in metaphysics and spiritual healing. He was educated in England and initially trained as an electrical engineer but soon felt called to a higher purpose.
 In his middle years, Fox became a prominent figure in the Divine Science movement, drawing large audiences with his powerful, practical lectures on the power of positive thinking and prayer. During the 1930s and 1940s, he spoke regularly at the New York Hippodrome and later at Carnegie Hall, attracting thousands eager to hear his inspirational message.
 Fox’s best-known works include The Sermon on the Mount (1934), Power Through Constructive Thinking (1932), and Around the Year with Emmet Fox (1952). His writings emphasized the practical application of Christ’s teachings, focusing on forgiveness, the mental equivalent, and the transforming power of thought. He had a profound impact on the early Alcoholics Anonymous movement, as many AA members found strength and guidance in his ideas.
 Fox continued his ministry and writing until his death in Paris in 1951. Today, his works remain cherished by those seeking spiritual growth through the practical, loving principles he shared.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/51e735b7-da86-4129-9600-b62e1a8f8622.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068639</t>
   </si>
   <si>
-    <t>Discover The Mental Equivalent by Emmett Fox. This book is published by General Press in eBook format, ISBN 9789389440645, ASIN B07YQ9D5M6, under Self-Help.</t>
+    <t>Discover The Mental Equivalent by Emmett Fox. This book is published by General Press in eBook format, ISBN 9789389440645, ASIN B07YQ9D5M6, under Self-Help, Personal Transformation, Motivational and Inspirational.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -718,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789389440645</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="W2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>