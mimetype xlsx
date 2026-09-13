--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,68 +134,108 @@
   <si>
     <t>The Merchant of Venice</t>
   </si>
   <si>
     <t>William Shakespeare</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07F4BWXR4</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Reference</t>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Drama &amp; Plays</t>
+  </si>
+  <si>
+    <t>Tragicomedy</t>
+  </si>
+  <si>
+    <t>DRA003000, DRA004000, DRA010000, FIC004000</t>
+  </si>
+  <si>
+    <t>The Merchant of Venice by William Shakespeare is one of the playwright’s most celebrated comedies, first believed to have been written between 1596 and 1598. Blending romance, drama, and courtroom suspense, the play explores themes of justice, mercy, friendship, prejudice, and the true value of human compassion.
+The story follows Antonio, a generous merchant of Venice, who borrows money from the Jewish moneylender Shylock to help his close friend Bassanio court the wealthy and intelligent Portia. As security for the loan, Antonio agrees to a shocking condition: if he cannot repay the debt on time, Shylock may claim a pound of his flesh. When Antonio’s trading ventures fail and he is unable to honor the agreement, the conflict reaches a dramatic courtroom trial that tests the limits of law, revenge, and forgiveness.
+Alongside the central conflict, the play weaves together stories of love, loyalty, and wit. Portia emerges as one of Shakespeare’s most remarkable heroines, using her intelligence and courage to resolve an impossible situation. At the same time, Shylock is portrayed as a deeply complex character whose desire for vengeance is shaped by years of humiliation and discrimination, making him one of the most memorable figures in English literature.
+Written in Shakespeare’s rich yet expressive language, The Merchant of Venice continues to resonate because it raises timeless questions about justice, mercy, religious intolerance, and the consequences of hatred. Its compelling characters and moral complexity ensure that it remains a powerful and thought-provoking work, inviting readers to reflect on the importance of empathy, fairness, and shared humanity.</t>
   </si>
   <si>
     <t>William Shakespeare (baptised 26 April 1564) was an English poet and playwright, widely regarded as the greatest writer in the English language and the world's pre-eminent dramatist. He is often called England's national poet and the 'Bard of Avon' (or simply "The Bard"). His surviving works consist of 37 plays, 154 sonnets, two long narrative poems, and several other poems. His plays have been translated into every major living language.
 Shakespeare was born and raised in Stratford-upon-Avon. Scholars believe that he died on his fifty-second birthday, coinciding with St George’s Day. At the age of 18 he married Anne Hathaway, who bore him three children: Susanna, twins Hamnet and Judith. Between 1585 and 1592 he began a successful career in London as an actor, writer, and part owner of the playing company the Lord Chamberlain's Men, later known as the King's Men. He appears to have retired to Stratford around 1613, where he died three years later.
 Shakespeare produced most of his known work between 1590 and 1613. His early plays were mainly comedies and histories, genres he raised to the peak of sophistication and artistry by the end of the sixteenth century. Next he wrote mainly tragedies until about 1608. He was a respected poet and playwright in his own day, but his reputation did not rise to its present heights until the nineteenth century. The Romantics, in particular, acclaimed Shakespeare's genius, and the Victorians hero-worshipped Shakespeare. In the twentieth century, his work was repeatedly adopted and rediscovered by new movements in scholarship and performance. His plays remain highly popular today and are consistently performed and reinterpreted in diverse cultural and political contexts throughout the world.</t>
   </si>
   <si>
+    <t>The Merchant of Venice by William Shakespeare is one of the most famous and controversial plays in English literature. Usually classified as a comedy because of its romantic plot, marriages, disguises, and happy ending, the play also contains deeply serious questions about money, friendship, prejudice, justice, mercy, religious intolerance, love, and the meaning of human dignity. Shakespeare is believed to have written the play between 1596 and 1598, and its story moves between two contrasting worlds: the commercial city of Venice and the more romantic setting of Belmont. At the center of the plot are Antonio, the Venetian merchant; Bassanio, his friend; Portia, the wealthy heiress he hopes to marry; and Shylock, the Jewish moneylender whose demand for a pound of Antonio’s flesh creates the play’s most dramatic conflict.
+The story begins in Venice with Antonio, a wealthy merchant who is strangely sad even though there seems to be no obvious reason for his sadness. His friends try to understand what is troubling him, but Antonio cannot explain it. Soon his close friend Bassanio arrives with a request. Bassanio wishes to travel to Belmont and court Portia, a beautiful and wealthy young woman whom he loves. Unfortunately, Bassanio has spent beyond his means and needs money to present himself properly as a suitable suitor. Antonio is willing to help, but there is a problem: his own money is invested in merchant ships currently at sea. Rather than refusing Bassanio, Antonio agrees to borrow the required money using his credit. This decision sets the entire tragedy of the bond into motion.
+At Belmont, Shakespeare introduces Portia, one of his most intelligent and capable heroines. Although she is wealthy and admired by many men, she cannot freely choose her husband because her deceased father has established a test in his will. Any man who wishes to marry Portia must choose correctly among three caskets made of gold, silver, and lead. Each casket contains a message, and only one contains Portia’s portrait. The suitor who selects the correct casket will win her hand; anyone who chooses incorrectly must leave and promise never to marry another woman. Portia dislikes many of the suitors who arrive, and she and her maid Nerissa discuss them with humor and sharp observation. Yet Portia remembers Bassanio favorably, and his arrival gives her hope.
+To obtain Bassanio’s money, Antonio and Bassanio approach Shylock, a Jewish moneylender in Venice. Their meeting is filled with tension because Antonio has previously insulted Shylock for lending money at interest and has treated him with contempt because of his religion and profession. Shylock therefore has personal reasons for resenting Antonio. Nevertheless, he agrees to lend the required three thousand ducats. Instead of demanding interest, however, Shylock proposes a strange bond: if Antonio cannot repay the money on the agreed date, Shylock may take a pound of Antonio’s flesh. Antonio accepts the agreement because he is confident that his ships will return safely and provide enough money to repay the loan. Bassanio is uneasy about the arrangement, but Antonio considers the risk insignificant.
+This bond is the foundation of the play's central conflict because it transforms an ordinary financial transaction into a question of life and death. Money, which initially appears to be a tool for friendship and romance, becomes a source of danger. Shakespeare deliberately places affection, commerce, and violence next to one another. Bassanio needs money to pursue love; Antonio risks his body to help his friend; Shylock turns a financial agreement into an opportunity for revenge. The contract therefore becomes much more than a legal document. It embodies the accumulated resentment between different groups within Venetian society and raises the question of whether strict justice can exist without compassion.
+Meanwhile, another important plot develops in Shylock's household. His daughter Jessica is unhappy living with her father and falls in love with Lorenzo, a Christian friend of Bassanio. Jessica decides to escape with Lorenzo, converting to Christianity and taking some of her father's money and possessions with her. Her departure deeply wounds Shylock. Shakespeare presents Shylock's grief alongside his anger, making his character more complicated than a simple villain. He is simultaneously a moneylender, a father who has lost his daughter, a member of a persecuted religious minority, and a man consumed by resentment. This complexity is one reason Shylock remains one of Shakespeare's most debated characters.
+The romantic plot at Belmont continues when Portia's suitors attempt the casket test. The Prince of Morocco chooses the gold casket because he is attracted to its outward splendor, but his choice is wrong. The Prince of Arragon chooses silver, believing himself worthy of Portia, but he also fails. Their mistakes reinforce one of the play's most important ideas: appearances can be deceptive. What looks valuable from the outside may not contain true worth. This theme eventually becomes central to Bassanio's successful choice.
+When Bassanio arrives at Belmont, Portia hopes he will succeed but cannot openly help him. He studies the inscriptions on the three caskets and rejects the temptation of gold and silver. Instead, he chooses the humble lead casket, which proves to be the correct one. Inside is Portia's portrait, and Bassanio has therefore won her hand. His success is significant because he understands that true value does not always advertise itself through glitter and wealth. Portia and Bassanio are united, while Gratiano, Bassanio's friend, falls in love with Nerissa. The two couples prepare for marriage, and Portia gives Bassanio a ring, asking him to promise never to give it away.
+The happiness at Belmont is suddenly interrupted by terrible news from Venice. Antonio's ships have apparently been lost, leaving him unable to repay Shylock. Shylock therefore insists that the bond must be honored. Bassanio immediately returns to Venice to help his friend. The romantic comedy now becomes a courtroom drama. Portia realizes that Bassanio will need help, and she decides to follow him secretly. She and Nerissa disguise themselves as a male lawyer and legal clerk. This disguise becomes one of the play's most important devices because it allows Portia, who is formally restricted by the social conventions of her world, to enter a male-dominated legal environment and exercise extraordinary authority.
+The courtroom scene is the emotional and philosophical climax of The Merchant of Venice. Shylock refuses offers of money and insists on receiving exactly what the bond promises: a pound of Antonio's flesh. Bassanio is willing to pay far more than the original debt, but Shylock refuses. His insistence is driven by revenge rather than financial need. He has been insulted and humiliated by Antonio, and now the law appears to give him the power to retaliate. Shakespeare makes the audience confront an uncomfortable question: What happens when someone who has suffered injustice gains the legal power to inflict suffering on someone else?
+Portia, disguised as the lawyer Balthazar, first appeals to Shylock's humanity. Her famous speech about mercy argues that mercy cannot be forced; it must be freely given. She presents mercy as something more powerful than strict justice because it benefits both the person who gives it and the person who receives it. Yet Shylock refuses. He insists upon the exact terms of his contract. The irony is striking: the Christian characters have repeatedly treated Shylock without mercy, but when Shylock obtains the opportunity to demand absolute justice, he too refuses mercy.
+Portia then uses the language of the law against Shylock. She initially confirms that the bond is legally valid and that he may claim his pound of flesh. But she then points out a crucial limitation: the bond grants him flesh, not blood. If Shylock cuts Antonio, he must do so without spilling a single drop of Venetian blood. Furthermore, he must take exactly one pound of flesh—neither more nor less. The demand is therefore impossible to execute. Shylock realizes that the legal situation has turned against him. When he attempts to accept the money instead, Portia refuses to let him change the terms of the agreement after insisting so strongly upon its strict interpretation.
+The consequences for Shylock are severe. He is accused of conspiring against the life of a Venetian citizen and is forced to surrender much of his property. The Duke spares his life, while Antonio imposes additional conditions, including Shylock's conversion to Christianity and the eventual transfer of his estate to Jessica and Lorenzo. This ending is one of the most disturbing aspects of the play for modern audiences. Shylock has certainly attempted to commit a horrifying act, but his punishment also involves religious coercion and the destruction of his identity. Shakespeare's portrayal of the courtroom therefore cannot be reduced to a simple victory of good over evil. The Christian characters win, but the terms of their victory expose serious moral contradictions.
+The play then returns to Belmont and its lighter romantic atmosphere. Bassanio and Gratiano do not immediately recognize that the lawyer and clerk who saved Antonio were actually Portia and Nerissa. During the trial, Bassanio gave away the ring Portia had asked him never to surrender, while Gratiano similarly gave Nerissa's ring to the disguised clerk. When the men return to Belmont, their wives confront them about the missing rings. Portia and Nerissa pretend to believe that their husbands have given the rings to other women. The misunderstanding creates the final comic conflict. Eventually, Portia reveals the truth: she herself was the lawyer who saved Antonio, and Nerissa was the clerk. The couples reconcile.
+The ending also brings unexpectedly good news for Antonio. Although everyone believed his merchant ships had been lost, they actually return safely. Antonio therefore regains his wealth and escapes the financial catastrophe that seemed certain to destroy him. The marriages are secure, Antonio survives, and the Christian characters celebrate. On the surface, the play ends as a comedy should: danger has passed, lovers are reunited, and prosperity returns. Yet Shylock's fate prevents the ending from feeling entirely cheerful. His suffering remains in the background, making the conclusion much more morally complicated than the conventional happy ending of a romantic comedy.
+One of the most important themes in The Merchant of Venice is the conflict between justice and mercy. Shakespeare repeatedly asks whether following the law exactly is enough to make an action morally right. Shylock insists upon justice when he demands the pound of flesh. Portia initially appeals to mercy, but she ultimately defeats Shylock through an extremely strict interpretation of the law. This creates an important irony: the Christian characters praise mercy but do not extend it fully to Shylock. The play therefore encourages readers to question the difference between claiming moral superiority and actually behaving mercifully.
+Another major theme is prejudice and religious intolerance. Antonio openly insults Shylock because he is Jewish, while Shylock describes the discrimination he has experienced from Christians. His famous argument that a Jew possesses the same human senses, emotions, and capacity for suffering as a Christian is one of the most powerful moments in the play. Shakespeare's own treatment of Shylock is complicated by the antisemitic assumptions of the culture in which he wrote. Modern productions and readers consequently have to confront both the prejudice embedded in the play and the extraordinary humanity Shakespeare gives Shylock. The Folger Shakespeare Library notes that Shakespeare appears to have shared widespread prejudice against Jews of his period, while also observing that Shylock's expression of alienation can make him emerge as a central or even sympathetic figure in modern productions.
+Money and commerce are equally important. Nearly every major relationship in the play is connected in some way to wealth, debt, inheritance, or economic exchange. Bassanio needs money to pursue Portia. Antonio's wealth is tied up in ships. Shylock earns money through lending. Jessica leaves with her father's possessions. Portia herself is desirable partly because of her immense fortune. Even marriage and friendship are repeatedly connected to financial arrangements. Shakespeare thus creates a world in which love and money constantly overlap, forcing the audience to consider whether human relationships can ever remain completely separate from economic interests.
+The casket test adds another major theme: appearance versus reality. Gold looks valuable, silver appears impressive, while lead seems unattractive and insignificant. Bassanio succeeds because he understands that external beauty can conceal emptiness. This theme also appears in the disguises used by Portia and Nerissa. The women appear to be young men but are actually the wives of the men standing before them. Shylock appears to be merely a villain but reveals himself as a wounded human being. Antonio appears prosperous but is financially vulnerable. Again and again, Shakespeare shows that what people see on the surface may be very different from what exists underneath.
+Portia herself represents intelligence, adaptability, and female agency. She is restricted by her father's will and by the gender expectations of her society, yet she repeatedly finds ways to exercise power. She chooses Bassanio emotionally even though the casket test determines the formal conditions of marriage. Later, she disguises herself as a lawyer and successfully controls the courtroom. Her legal intelligence saves Antonio, and her cleverness allows her to test Bassanio's loyalty through the ring episode. Although Portia exists within a patriarchal social system, Shakespeare gives her remarkable verbal and intellectual authority.
+Ultimately, The Merchant of Venice remains powerful because it refuses to fit neatly into a single category. It is a romantic comedy, a courtroom drama, a study of prejudice, and a meditation on justice and mercy all at once. The love stories provide warmth and humor, while the bond between Antonio and Shylock introduces genuine danger. The contrast between Belmont and Venice—between romance and commerce, music and money, love and law—gives the play much of its distinctive character.
+For readers searching for a summary of The Merchant of Venice, a detailed plot summary, Shylock character analysis, Portia character analysis, themes of The Merchant of Venice, the pound of flesh, the casket test, the meaning of Portia's mercy speech, or an explanation of the play's ending, the most important point is that Shakespeare's work cannot be understood simply as a story in which a villain is defeated and the heroes live happily ever after. The play's enduring power comes from its contradictions. Shylock is both victim and aggressor; Portia is both advocate of mercy and practitioner of harsh justice; Antonio is generous toward Bassanio yet openly prejudiced against Shylock; and the Christian society that celebrates its victory is also responsible for much of the hostility that produced the conflict.
+The deepest lesson of The Merchant of Venice is therefore not simply that mercy is better than justice, or that appearances can be deceptive. It is that human beings often demand compassion for themselves while finding reasons to deny it to others. Shakespeare places this contradiction at the heart of the play. More than four centuries later, that tension continues to make The Merchant of Venice one of his most discussed works: a play about love and money on the surface, but beneath that surface, a challenging examination of prejudice, power, law, forgiveness, and what it truly means to treat another human being with dignity.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b201d887-a704-4bf5-b796-d6f40643ac2d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068494</t>
   </si>
   <si>
-    <t>Discover The Merchant of Venice by William Shakespeare. This book is published by General Press in eBook format, ASIN B07F4BWXR4, under Reference.</t>
+    <t>Discover The Merchant of Venice by William Shakespeare. This book is published by General Press in eBook format, ASIN B07F4BWXR4, under Literature and Fiction, Drama and Plays, Tragicomedy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -709,77 +749,87 @@
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>78.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-[...1 lines deleted...]
-      <c r="Q2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="W2" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>