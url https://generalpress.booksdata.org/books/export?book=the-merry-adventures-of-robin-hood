--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,61 +131,72 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>The Merry Adventures of Robin Hood</t>
   </si>
   <si>
     <t>Howard Pyle</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B096H8N7FP</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>JUV007000</t>
   </si>
   <si>
-    <t>‘The Merry Adventures of Robin Hood’ of Great Renown in Nottinghamshire is an 1883 novel by the American illustrator and writer Howard Pyle. For centuries, the legend of Robin Hood and his band of Merry men—a colourful list of characters—has captivated our imagination. ‘The Merry Adventures of Robin Hood,’ a story about flying arrows, lurking danger and medieval intrigue, was the first novel Pyle attempted. He took his material from Middle Age ballads and wove them into a cohesive story, altering them for coherence and the tastes of his child audience. 
+    <t>‘The Merry Adventures of Robin Hood’ of Great Renown in Nottinghamshire is an 1883 novel by the American illustrator and writer Howard Pyle. For centuries, the legend of Robin Hood and his band of Merry men—a colourful list of characters—has captivated our imagination. ‘The Merry Adventures of Robin Hood,’ a story about flying arrows, lurking danger and medieval intrigue, was the first novel Pyle attempted. He took his material from Middle Age ballads and wove them into a cohesive story, altering them for coherence and the tastes of his child audience.
 Pyle's book continued the 19th-century trend of portraying Robin Hood as a heroic outlaw who robs the rich to feed the poor; this portrayal contrasts with the Robin Hood of the ballads, where the protagonist is an out-and-out crook, whose crimes are motivated by personal gain rather than politics or a desire to help others. The novel was first published by Scribner's in 1883, and met with immediate success.</t>
+  </si>
+  <si>
+    <t>Howard Pyle (1853–1911) was an American author, illustrator, and teacher whose imaginative storytelling and remarkable artwork transformed children's literature and historical fiction. Widely regarded as the "Father of American Illustration," Pyle created vivid tales of adventure, chivalry, and heroism that continue to enchant readers of all ages. His influence extended far beyond his own books, shaping generations of artists and illustrators through both his creative work and his inspiring approach to teaching.
+Born on March 5, 1853, in Wilmington, Delaware, Pyle grew up in a Quaker family that encouraged creativity and learning. From an early age, he displayed exceptional artistic talent and a passion for storytelling. Although he briefly studied art under the renowned illustrator F. A. Van der Weilen, Pyle largely developed his distinctive style through independent study and constant practice. His first published illustrations quickly attracted attention for their originality and expressive detail.
+Pyle possessed the rare ability to combine words and images into unforgettable narratives. He wrote and illustrated numerous books that brought history and legend vividly to life. Among his best-known works are The Merry Adventures of Robin Hood (1883), Otto of the Silver Hand, Men of Iron, The Story of King Arthur and His Knights, and The Book of Pirates. His retellings of Robin Hood, King Arthur, and pirate legends became definitive versions for many readers and helped establish enduring images of these legendary figures in popular culture. His colorful descriptions and dramatic illustrations captured the excitement, courage, and moral choices of his characters while appealing to both children and adults.
+Beyond his literary achievements, Pyle was an extraordinary teacher. He founded the Howard Pyle School of Illustration and mentored many artists who later became leading American illustrators, including N. C. Wyeth, Jessie Willcox Smith, Harvey Dunn, and Frank Schoonover. He encouraged his students to observe life closely, use their imagination fearlessly, and create art that conveyed genuine emotion and storytelling.
+In the later years of his life, Pyle traveled to Italy to study Renaissance art, hoping to deepen his artistic vision. He passed away in Florence on November 9, 1911.
+Today, Howard Pyle is remembered as one of America's greatest storytellers and illustrators. His timeless adventure stories, masterful artwork, and enduring influence on illustration continue to inspire readers, artists, and lovers of history and fantasy around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/15e61ba0-f3d4-4e16-a28e-5da35dbabed4.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068690</t>
   </si>
   <si>
     <t>Discover The Merry Adventures of Robin Hood by Howard Pyle. This book is published by General Press in eBook format, ISBN 9789390492923, ASIN B096H8N7FP, under Children's Books, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,83 +722,85 @@
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789390492923</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>43</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>