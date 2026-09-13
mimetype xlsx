--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -161,50 +161,66 @@
   <si>
     <t>Fantasy</t>
   </si>
   <si>
     <t>Short Stories</t>
   </si>
   <si>
     <t>FIC019000, FIC029000, FIC009030</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>In the eccentric world of Franz Kafka, salesmen turn into giant bugs, apes give lectures at college academies, and nightmares probe the mysteries of modern humanity’s unhappiness. More than any other modern writer in world literature, Kafka captures the loneliness and misery that fill the lives of 20th-century humanity.
 ‘The Metamorphosis and Other Stories’ divulge the author’s extraordinary talent in a variety of forms—prose poems, short stories, sketches, allegories, and novelettes—and showcases the straight–faced humor, startling psychological insight, and haunting imagination for which he is revered as a modern master. 
 In addition to ‘The Metamorphosis’, this collection includes Early Stories, Contemplation, The Judgement, The Stoker, In the Penal Colony, and A Country Doctor.
 "Then birds flew up like a shower of sparks, I followed them with my eyes and saw how they rose in a single breath until they seemed no longer to be rising but I to be falling..."
 —Franz Kafka (The Metamorphosis and Other Stories)</t>
   </si>
   <si>
     <t>Franz Kafka (1883–1924) was a German-speaking Bohemian novelist and short-story writer widely regarded as one of the major figures of 20th-century literature. Born in Prague into a middle-class Jewish family, Kafka grew up in the shadow of a domineering father. This fraught paternal relationship, combined with his own pervasive sense of isolation, became a central psychological driver in his writing, deeply shaping his unique perspective on authority and alienation.
 After earning a law degree, Kafka spent most of his adult life working at a workers' accident insurance institute. He viewed this demanding bureaucratic job primarily as a means to pay the bills, reserving his nights for his true passion: writing. It was during these quiet hours that he crafted his distinct literary style, blending realistic settings with surreal, nightmarish scenarios where individuals are crushed by incomprehensible socio-bureaucratic powers.
 During his lifetime, Kafka published only a small fraction of his work. His most famous piece published while he was alive is the 1915 novella The Metamorphosis, which chronicles the absurd and tragic story of a traveling salesman who wakes to find himself unexpectedly transformed into a giant insect. The haunting, illogical complexity of this and his other stories eventually gave rise to the term "Kafkaesque," a word now universally used to describe hopelessly bewildering and oppressive situations.
 Plagued by crippling self-doubt and chronic health issues, Kafka contracted tuberculosis and died in a sanatorium near Vienna at just 40 years old. Before his death, he left explicit instructions for his closest friend and literary executor, Max Brod, to gather and burn all of his unpublished diaries and manuscripts unread.
 Defying these final wishes, Brod recognized the profound genius of his friend's work and instead oversaw the posthumous publication of Kafka’s major unfinished novels, including The Trial and The Castle. Because of Brod's momentous decision, Kafka's visionary explorations of existential anxiety survived, securing his enduring legacy as a literary titan whose works continue to resonate worldwide.</t>
+  </si>
+  <si>
+    <t>The Metamorphosis and Other Stories is a collection that showcases Franz Kafka's extraordinary ability to transform ordinary situations into unsettling explorations of the human condition. Although the stories vary in setting and subject, they are united by recurring themes of alienation, identity, guilt, authority, isolation, and the search for meaning in an often bewildering world. Kafka's characters are frequently ordinary people confronted by strange, inexplicable circumstances that expose their deepest fears and vulnerabilities.
+The collection is anchored by The Metamorphosis, Kafka's best-known work, in which the traveling salesman Gregor Samsa awakens one morning to discover that he has undergone a shocking physical transformation. Rather than treating this impossible event as the central mystery to be solved, Kafka uses it as the starting point for a profound examination of family relationships, personal identity, and social worth. As Gregor becomes increasingly unable to fulfill the role expected of him, the attitudes of those around him gradually change, revealing how easily affection can become entangled with obligation and utility.
+Rather than focusing on fantasy, The Metamorphosis explores emotional realities. Gregor's transformation symbolizes the isolation many people experience when they feel misunderstood, overworked, or disconnected from those closest to them. His inability to communicate effectively mirrors the loneliness that can exist even within families. Kafka suggests that the deepest forms of alienation often arise not from physical separation but from the failure of genuine understanding.
+The other stories in the collection continue this exploration of uncertainty from different perspectives. Kafka frequently places his characters in situations where familiar rules no longer seem to apply. They encounter confusing institutions, invisible authorities, unexplained accusations, or tasks whose purpose remains unclear. Instead of offering straightforward resolutions, the stories encourage readers to experience the same uncertainty as the characters themselves.
+A recurring theme throughout the collection is the individual's relationship with authority. Kafka portrays systems of power that appear distant, complex, and often impossible to comprehend fully. His characters struggle to navigate rules that are unclear or constantly changing, creating feelings of helplessness and anxiety. These institutions often become symbols of the larger forces—social expectations, bureaucracy, tradition, or fate—that shape human lives in ways people cannot always control.
+Another central concern is identity. Kafka repeatedly asks what defines a person when familiar roles disappear. Many of his protagonists derive their sense of self from work, family responsibilities, or social recognition. When these foundations begin to crumble, they are forced to confront unsettling questions about their own worth and purpose. Kafka portrays identity as fragile, shaped not only by personal beliefs but also by the ways others perceive and respond to us.
+Communication is another major theme. Characters frequently struggle to express themselves clearly or to make others understand their intentions. Misunderstandings, silence, and emotional distance become powerful obstacles. Kafka suggests that language alone is often insufficient to bridge the gap between individuals, leaving people isolated even when they long for connection.
+Family relationships occupy an important place in several stories. Kafka presents families as sources of both comfort and conflict. Love exists, but it is often complicated by expectations, disappointments, duty, and misunderstanding. Parents and children, siblings, and other relatives frequently fail to understand one another's inner lives, creating emotional tension that feels deeply human despite the unusual circumstances surrounding the narratives.
+The collection also explores the psychological effects of guilt and responsibility. Kafka's characters often experience feelings of guilt without fully understanding their cause. They carry burdens that seem disproportionate or undefined, reflecting the anxiety many people experience when they feel unable to meet social or personal expectations. Rather than presenting guilt as the result of clear wrongdoing, Kafka portrays it as an emotional condition that can arise from uncertainty itself.
+Dreamlike logic distinguishes much of Kafka's storytelling. Extraordinary events unfold with calm, matter-of-fact narration, while ordinary situations gradually become strange and unsettling. This unique style blurs the boundary between reality and imagination, allowing symbolic meaning to emerge naturally. Readers are invited not to search for a single interpretation but to reflect on the emotional truths conveyed through the stories' unusual situations.
+Although Kafka's fiction is often associated with despair, the collection is also marked by remarkable compassion. His characters are rarely heroic, yet they remain deeply sympathetic because they continue searching for dignity and understanding even when confronted by confusion or failure. Their struggles reflect universal human experiences: the desire to belong, the fear of rejection, the need for purpose, and the hope that life can still possess meaning despite uncertainty.
+Kafka's prose is notable for its precision and restraint. He avoids unnecessary ornamentation, allowing even the most extraordinary events to unfold in clear, understated language. This contrast between calm narration and unsettling subject matter gives his stories their distinctive emotional power. Readers often find themselves drawn into increasingly strange situations because they are described with complete seriousness and careful detail.
+The collection has had an enormous influence on modern literature, philosophy, psychology, and cultural thought. The term "Kafkaesque" has entered everyday language to describe situations that are confusing, oppressive, or absurdly bureaucratic. Yet Kafka's enduring importance lies not merely in his depiction of anxiety but in his profound insight into the complexities of human existence. His stories continue to resonate because they capture emotions that remain familiar across cultures and generations.
+Ultimately, The Metamorphosis and Other Stories is a meditation on what it means to be human in a world that often resists simple explanations. Through unforgettable characters and quietly unsettling narratives, Franz Kafka explores the fragile nature of identity, the difficulty of genuine communication, and the enduring search for dignity and meaning. The collection invites readers not to solve its mysteries but to reflect on them, making it one of the most influential and thought-provoking works of twentieth-century literature.</t>
   </si>
   <si>
     <t>Story 1 : Metamorphosis
 I
 One morning, when Gregor Samsa woke from troubled dreams, he found himself transformed in his bed into a horrible vermin. He lay on his armour-like back, and if he lifted his head a little he could see his brown belly, slightly domed and divided by arches into stiff sections. The bedding was hardly able to cover it and seemed ready to slide off any moment. His many legs, pitifully thin compared with the size of the rest of him, waved about helplessly as he looked.
 “What’s happened to me?” he thought. It wasn’t a dream. His room, a proper human room although a little too small, lay peacefully between its four familiar walls. A collection of textile samples lay spread out on the table—Samsa was a travelling salesman—and above it there hung a picture that he had recently cut out of an illustrated magazine and housed in a nice, gilded frame. It showed a lady fitted out with a fur hat and fur boa who sat upright, raising a heavy fur muff that covered the whole of her lower arm towards the viewer.
 Gregor then turned to look out the window at the dull weather. Drops of rain could be heard hitting the pane, which made him feel quite sad. “How about if I sleep a little bit longer and forget all this nonsense”, he thought, but that was something he was unable to do because he was used to sleeping on his right, and in his present state couldn’t get into that position. However hard he threw himself onto his right, he always rolled back to where he was. He must have tried it a hundred times, shut his eyes so that he wouldn’t have to look at the floundering legs, and only stopped when he began to feel a mild, dull pain there that he had never felt before.
 “Oh, God”, he thought, “what a strenuous career it is that I’ve chosen! Travelling day in and day out. Doing business like this takes much more effort than doing your own business at home, and on top of that there’s the curse of travelling, worries about making train connections, bad and irregular food, contact with different people all the time so that you can never get to know anyone or become friendly with them. It can all go to Hell!” He felt a slight itch up on his belly; pushed himself slowly up on his back towards the headboard so that he could lift his head better; found where the itch was, and saw that it was covered with lots of little white spots which he didn’t know what to make of; and when he tried to feel the place with one of his legs he drew it quickly back because as soon as he touched it he was overcome by a cold shudder.
 He slid back into his former position. “Getting up early all the time”, he thought, “it makes you stupid. You’ve got to get enough sleep. Other travelling salesmen live a life of luxury. For instance, whenever I go back to the guest house during the morning to copy out the contract, these gentlemen are always still sitting there eating their breakfasts. I ought to just try that with my boss; I’d get kicked out on the spot. But who knows, maybe that would be the best thing for me. If I didn’t have my parents to think about I’d have given in my notice a long time ago, I’d have gone up to the boss and told him just what I think, tell him everything I would, let him know just what I feel. He’d fall right off his desk! And it’s a funny sort of business to be sitting up there at your desk, talking down at your subordinates from up there, especially when you have to go right up close because the boss is hard of hearing. Well, there’s still some hope; once I’ve got the money together to pay off my parents’ debt to him—another five or six years I suppose—that’s definitely what I’ll do. That’s when I’ll make the big change. First of all though, I’ve got to get up, my train leaves at five.”
 And he looked over at the alarm clock, ticking on the chest of drawers. “God in Heaven!” he thought. It was half past six and the hands were quietly moving forwards, it was even later than half past, more like quarter to seven. Had the alarm clock not rung? He could see from the bed that it had been set for four o’clock as it should have been; it certainly must have rung. Yes, but was it possible to quietly sleep through that furniture-rattling noise? True, he had not slept peacefully, but probably all the more deeply because of that. What should he do now? The next train went at seven; if he were to catch that he would have to rush like mad and the collection of samples was still not packed, and he did not at all feel particularly fresh and lively. And even if he did catch the train he would not avoid his boss’s anger as the office assistant would have been there to see the five o’clock train go, he would have put in his report about Gregor’s not being there a long time ago. The office assistant was the boss’s man, spineless, and with no understanding. What about if he reported sick? But that would be extremely strained and suspicious as in five years of service Gregor had never once yet been ill. His boss would certainly come round with the doctor from the medical insurance company, accuse his parents of having a lazy son, and accept the doctor’s recommendation not to make any claim as the doctor believed that no-one was ever ill but that many were workshy. And what’s more, would he have been entirely wrong in this case? Gregor did in fact, apart from excessive sleepiness after sleeping for so long, feel completely well and even felt much hungrier than usual.
 He was still hurriedly thinking all this through, unable to decide to get out of the bed, when the clock struck quarter to seven. There was a cautious knock at the door near his head. “Gregor”, somebody called—it was his mother—“it’s quarter to seven. Didn’t you want to go somewhere?” That gentle voice! Gregor was shocked when he heard his own voice answering, it could hardly be recognised as the voice he had had before. As if from deep inside him, there was a painful and uncontrollable squeaking mixed in with it, the words could be made out at first but then there was a sort of echo which made them unclear, leaving the hearer unsure whether he had heard properly or not. Gregor had wanted to give a full answer and explain everything, but in the circumstances contented himself with saying: “Yes, mother, yes, thank-you, I’m getting up now.” The change in Gregor’s voice probably could not be noticed outside through the wooden door, as his mother was satisfied with this explanation and shuffled away. But this short conversation made the other members of the family aware that Gregor, against their expectations was still at home, and soon his father came knocking at one of the side doors, gently, but with his fist. “Gregor, Gregor”, he called, “what’s wrong?” And after a short while he called again with a warning deepness in his voice: “Gregor! Gregor!” At the other side door his sister came plaintively: “Gregor? Aren’t you well? Do you need anything?” Gregor answered to both sides: “I’m ready, now”, making an effort to remove all the strangeness from his voice by enunciating very carefully and putting long pauses between each, individual word. His father went back to his breakfast, but his sister whispered: “Gregor, open the door, I beg of you.” Gregor, however, had no thought of opening the door, and instead congratulated himself for his cautious habit, acquired from his travelling, of locking all doors at night even when he was at home.
 The first thing he wanted to do was to get up in peace without being disturbed, to get dressed, and most of all to have his breakfast. Only then would he consider what to do next, as he was well aware that he would not bring his thoughts to any sensible conclusions by lying in bed. He remembered that he had often felt a slight pain in bed, perhaps caused by lying awkwardly, but that had always turned out to be pure imagination and he wondered how his imaginings would slowly resolve themselves today. He did not have the slightest doubt that the change in his voice was nothing more than the first sign of a serious cold, which was an occupational hazard for travelling salesmen.
 It was a simple matter to throw off the covers; he only had to blow himself up a little and they fell off by themselves. But it became difficult after that, especially as he was so exceptionally broad. He would have used his arms and his hands to push himself up; but instead of them he only had all those little legs continuously moving in different directions, and which he was moreover unable to control. If he wanted to bend one of them, then that was the first one that would stretch itself out; and if he finally managed to do what he wanted with that leg, all the others seemed to be set free and would move about painfully. “This is something that can’t be done in bed”, Gregor said to himself, “so don’t keep trying to do it”.
 The first thing he wanted to do was get the lower part of his body out of the bed, but he had never seen this lower part, and could not imagine what it looked like; it turned out to be too hard to move; it went so slowly; and finally, almost in a frenzy, when he carelessly shoved himself forwards with all the force he could gather, he chose the wrong direction, hit hard against the lower bedpost, and learned from the burning pain he felt that the lower part of his body might well, at present, be the most sensitive.
 So then he tried to get the top part of his body out of the bed first, carefully turning his head to the side. This he managed quite easily, and despite its breadth and its weight, the bulk of his body eventually followed slowly in the direction of the head. But when he had at last got his head out of the bed and into the fresh air it occurred to him that if he let himself fall it would be a miracle if his head were not injured, so he became afraid to carry on pushing himself forward the same way. And he could not knock himself out now at any price; better to stay in bed than lose consciousness.
 It took just as much effort to get back to where he had been earlier, but when he lay there sighing, and was once more watching his legs as they struggled against each other even harder than before, if that was possible, he could think of no way of bringing peace and order to this chaos. He told himself once more that it was not possible for him to stay in bed and that the most sensible thing to do would be to get free of it in whatever way he could at whatever sacrifice. At the same time, though, he did not forget to remind himself that calm consideration was much better than rushing to desperate conclusions. At times like this he would direct his eyes to the window and look out as clearly as he could, but unfortunately, even the other side of the narrow street was enveloped in morning fog and the view had little confidence or cheer to offer him. “Seven o’clock, already”, he said to himself when the clock struck again, “seven o’clock, and there’s still a fog like this.” And he lay there quietly a while longer, breathing lightly as if he perhaps expected the total stillness to bring things back to their real and natural state.
 But then he said to himself: “Before it strikes quarter past seven I’ll definitely have to have got properly out of bed. And by then somebody will have come round from work to ask what’s happened to me as well, as they open up at work before seven o’clock.” And so he set himself to the task of swinging the entire length of his body out of the bed all at the same time. If he succeeded in falling out of bed in this way and kept his head raised as he did so he could probably avoid injuring it. His back seemed to be quite hard, and probably nothing would happen to it falling onto the carpet. His main concern was for the loud noise he was bound to make, and which even through all the doors would probably raise concern if not alarm. But it was something that had to be risked.
 When Gregor was already sticking half way out of the bed—the new method was more of a game than an effort, all he had to do was rock back and forth—it occurred to him how simple everything would be if somebody came to help him. Two strong people—he had his father and the maid in mind—would have been more than enough; they would only have to push their arms under the dome of his back, peel him away from the bed, bend down with the load and then be patient and careful as he swang over onto the floor, where, hopefully, the little legs would find a use. Should he really call for help though, even apart from the fact that all the doors were locked? Despite all the difficulty he was in, he could not suppress a smile at this thought.
 After a while he had already moved so far across that it would have been hard for him to keep his balance if he rocked too hard. The time was now ten past seven and he would have to make a final decision very soon. Then there was a ring at the door of the flat. “That’ll be someone from work”, he said to himself, and froze very still, although his little legs only became all the more lively as they danced around. For a moment everything remained quiet. “They’re not opening the door”, Gregor said to himself, caught in some nonsensical hope. But then of course, the maid’s firm steps went to the door as ever and opened it. Gregor only needed to hear the visitor’s first words of greeting and he knew who it was—the chief clerk himself. Why did Gregor have to be the only one condemned to work for a company where they immediately became highly suspicious at the slightest shortcoming? Were all employees, every one of them, louts, was there not one of them who was faithful and devoted who would go so mad with pangs of conscience that he couldn’t get out of bed if he didn’t spend at least a couple of hours in the morning on company business? Was it really not enough to let one of the trainees make enquiries—assuming enquiries were even necessary—did the chief clerk have to come himself, and did they have to show the whole, innocent family that this was so suspicious that only the chief clerk could be trusted to have the wisdom to investigate it? And more because these thoughts had made him upset than through any proper decision, he swang himself with all his force out of the bed. There was a loud thump, but it wasn’t really a loud noise. His fall was softened a little by the carpet, and Gregor’s back was also more elastic than he had thought, which made the sound muffled and not too noticeable. He had not held his head carefully enough, though, and hit it as he fell; annoyed and in pain, he turned it and rubbed it against the carpet.
 “Something’s fallen down in there”, said the chief clerk in the room on the left. Gregor tried to imagine whether something of the sort that had happened to him today could ever happen to the chief clerk too; you had to concede that it was possible. But as if in gruff reply to this question, the chief clerk’s firm footsteps in his highly polished boots could now be heard in the adjoining room. From the room on his right, Gregor’s sister whispered to him to let him know: “Gregor, the chief clerk is here.” “Yes, I know”, said Gregor to himself; but without daring to raise his voice loud enough for his sister to hear him.
 “Gregor”, said his father now from the room to his left, “the chief clerk has come round and wants to know why you didn’t leave on the early train. We don’t know what to say to him. And anyway, he wants to speak to you personally. So please open up this door. I’m sure he’ll be good enough to forgive the untidiness of your room.” Then the chief clerk called “Good morning, Mr. Samsa”. “He isn’t well”, said his mother to the chief clerk, while his father continued to speak through the door. “He isn’t well, please believe me. Why else would Gregor have missed a train! The lad only ever thinks about the business. It nearly makes me cross the way he never goes out in the evenings; he’s been in town for a week now but stayed home every evening. He sits with us in the kitchen and just reads the paper or studies train timetables. His idea of relaxation is working with his fretsaw. He’s made a little frame, for instance, it only took him two or three evenings, you’ll be amazed how nice it is; it’s hanging up in his room; you’ll see it as soon as Gregor opens the door. Anyway, I’m glad you’re here; we wouldn’t have been able to get Gregor to open the door by ourselves; he’s so stubborn; and I’m sure he isn’t well, he said this morning that he is, but he isn’t.” “I’ll be there in a moment”, said Gregor slowly and thoughtfully, but without moving so that he would not miss any word of the conversation. “Well I can’t think of any other way of explaining it, Mrs. Samsa”, said the chief clerk, “I hope it’s nothing serious. But on the other hand, I must say that if we people in commerce ever become slightly unwell then, fortunately or unfortunately as you like, we simply have to overcome it because of business considerations.” “Can the chief clerk come in to see you now then?”, asked his father impatiently, knocking at the door again. “No”, said Gregor. In the room on his right there followed a painful silence; in the room on his left his sister began to cry.
 So why did his sister not go and join the others? She had probably only just got up and had not even begun to get dressed. And why was she crying? Was it because he had not got up, and had not let the chief clerk in, because he was in danger of losing his job and if that happened his boss would once more pursue their parents with the same demands as before? There was no need to worry about things like that yet. Gregor was still there and had not the slightest intention of abandoning his family. For the time being he just lay there on the carpet, and no-one who knew the condition he was in would seriously have expected him to let the chief clerk in. It was only a minor discourtesy, and a suitable excuse could easily be found for it later on, it was not something for which Gregor could be sacked on the spot. And it seemed to Gregor much more sensible to leave him now in peace instead of disturbing him with talking at him and crying. But the others didn’t know what was happening, they were worried, that would excuse their behaviour.
 The chief clerk now raised his voice, “Mr. Samsa”, he called to him, “what is wrong? You barricade yourself in your room, give us no more than yes or no for an answer, you are causing serious and unnecessary concern to your parents and you fail—and I mention this just by the way—you fail to carry out your business duties in a way that is quite unheard of. I’m speaking here on behalf of your parents and of your employer, and really must request a clear and immediate explanation. I am astonished, quite astonished. I thought I knew you as a calm and sensible person, and now you suddenly seem to be showing off with peculiar whims. This morning, your employer did suggest a possible reason for your failure to appear, it’s true—it had to do with the money that was recently entrusted to you—but I came near to giving him my word of honour that that could not be the right explanation. But now that I see your incomprehensible stubbornness I no longer feel any wish whatsoever to intercede on your behalf. And nor is your position all that secure. I had originally intended to say all this to you in private, but since you cause me to waste my time here for no good reason I don’t see why your parents should not also learn of it. Your turnover has been very unsatisfactory of late; I grant you that it’s not the time of year to do especially good business, we recognise that; but there simply is no time of year to do no business at all, Mr. Samsa, we cannot allow there to be.”
 “But Sir”, called Gregor, beside himself and forgetting all else in the excitement, “I’ll open up immediately, just a moment. I’m slightly unwell, an attack of dizziness, I haven’t been able to get up. I’m still in bed now. I’m quite fresh again now, though. I’m just getting out of bed. Just a moment. Be patient! It’s not quite as easy as I’d thought. I’m quite alright now, though. It’s shocking, what can suddenly happen to a person! I was quite alright last night, my parents know about it, perhaps better than me, I had a small symptom of it last night already. They must have noticed it. I don’t know why I didn’t let you know at work! But you always think you can get over an illness without staying at home. Please, don’t make my parents suffer! There’s no basis for any of the accusations you’re making; nobody’s ever said a word to me about any of these things. Maybe you haven’t read the latest contracts I sent in. I’ll set off with the eight o’clock train, as well, these few hours of rest have given me strength. You don’t need to wait, sir; I’ll be in the office soon after you, and please be so good as to tell that to the boss and recommend me to him!”
 And while Gregor gushed out these words, hardly knowing what he was saying, he made his way over to the chest of drawers—this was easily done, probably because of the practise he had already had in bed—where he now tried to get himself upright. He really did want to open the door, really did want to let them see him and to speak with the chief clerk; the others were being so insistent, and he was curious to learn what they would say when they caught sight of him. If they were shocked then it would no longer be Gregor’s responsibility and he could rest. If, however, they took everything calmly he would still have no reason to be upset, and if he hurried he really could be at the station for eight o’clock. The first few times he tried to climb up on the smooth chest of drawers he just slid down again, but he finally gave himself one last swing and stood there upright; the lower part of his body was in serious pain but he no longer gave any attention to it. Now he let himself fall against the back of a nearby chair and held tightly to the edges of it with his little legs. By now he had also calmed down, and kept quiet so that he could listen to what the chief clerk was saying.
@@ -786,68 +802,70 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>