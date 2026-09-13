--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,66 +137,82 @@
   <si>
     <t>J.S. Fletcher</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTRXKXW</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
   </si>
   <si>
-    <t>Historical Fiction</t>
-[...2 lines deleted...]
-    <t>Classics</t>
+    <t>Historical Mystery</t>
+  </si>
+  <si>
+    <t>Crime Thrillers</t>
+  </si>
+  <si>
+    <t>FIC022060, FIC031010</t>
+  </si>
+  <si>
+    <t>J.S. Fletcher's first detective novel, ‘The Middle Temple Murder,’ was first published in 1919 and was an immediate success. It introduced the character of Frank Spargo, a journalist who becomes involved in solving crimes, and went on to become one of Fletcher's most popular series.
+An unidentified elderly gentleman is found bludgeoned to death in London’s Middle Temple, that enclave of justice between Fleet Street and the Thames. After due investigation, the police conclude that it was merely a case of robbery. But Frank Spargo, a young journalist who senses a scoop, and Inspector Rathbury of New Scotland Yard, who doesn’t, soon unearth fresh clues and join forces to solve an intricate and intriguing mystery.
+Fletcher's writing was admired for its intricate plotting, engaging characters, and attention to detail. He was also praised for his ability to capture the spirit of the times in which he wrote, whether it was the gaslit streets of Victorian London or the bustling boulevards of early 20th-century Paris.</t>
+  </si>
+  <si>
+    <t>J. S. Fletcher (1863–1935), born Joseph Smith Fletcher, was a prolific English journalist and author whose masterfully constructed mystery novels made him one of the leading writers of early twentieth-century detective fiction. Over the course of his career, he wrote more than 230 books, ranging from historical novels and poetry to journalism and crime fiction. Although he explored many literary genres, he is best remembered for his clever mysteries, intricate plots, and atmospheric portrayals of English towns and countryside.
+Born on February 7, 1863, in Halifax, Yorkshire, England, Fletcher experienced personal loss at an early age when he was orphaned as a child. He was raised by his grandmother, whose encouragement and support helped nurture his love of reading and writing. After completing his education, he began his career as a journalist, working for newspapers in Yorkshire and later in London. Journalism sharpened his powers of observation and attention to detail—qualities that would later become hallmarks of his detective fiction.
+Fletcher first gained recognition through historical novels inspired by English history and rural life. However, as detective fiction grew in popularity during the early twentieth century, he turned increasingly toward crime writing. His mysteries often featured journalists, lawyers, antiquarians, or amateur detectives who unraveled complex cases through careful investigation, logical reasoning, and persistence rather than dramatic action. His best-known works include The Middle Temple Murder (1919), The Borough Treasurer, The Chestermarke Instinct, and The Rayner-Slade Amalgamation. These novels earned praise for their tightly woven plots, realistic settings, and satisfying resolutions.
+Unlike many writers of sensational crime fiction, Fletcher emphasized careful deduction, authentic legal procedures, and believable characters. His extensive knowledge of English society, geography, and local traditions added depth and credibility to his stories. Readers appreciated his ability to create suspense while maintaining a calm, intelligent narrative style that rewarded close attention.
+Despite his remarkable productivity, Fletcher remained modest and devoted to his craft throughout his life. His books found a wide readership in Britain, the United States, and beyond, helping establish detective fiction as one of the most popular literary genres of the twentieth century.
+J. S. Fletcher passed away on January 30, 1935, leaving behind an extraordinary body of work. Today, he is remembered as one of the pioneers of classic British mystery fiction, admired for his skillful storytelling, meticulous plotting, and lasting contribution to the evolution of the detective novel. His engaging mysteries continue to delight readers who appreciate logic, atmosphere, and timeless suspense.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/9e3af160-1c40-4752-856e-c189dd9dbb27.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069188</t>
   </si>
   <si>
-    <t>Discover The Middle Temple Murder by J.S. Fletcher. This book is published by General Press in eBook format, ISBN 9789354999352, ASIN B0CFTRXKXW, under Mystery, Thriller and Suspense, Historical Fiction, Classics.</t>
+    <t>Discover The Middle Temple Murder by J.S. Fletcher. This book is published by General Press in eBook format, ISBN 9789354999352, ASIN B0CFTRXKXW, under Mystery, Thriller and Suspense, Historical Mystery, Crime Thrillers.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -718,73 +734,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
-      <c r="W2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>