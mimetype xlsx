--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,68 +135,97 @@
     <t>The Miracles of Your Mind</t>
   </si>
   <si>
     <t>Joseph Murphy</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B01N4I82KZ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
+  </si>
+  <si>
+    <t>Psychology</t>
+  </si>
+  <si>
+    <t>Nonfiction</t>
+  </si>
+  <si>
+    <t>SEL031000, OCC010000, SEL027000</t>
+  </si>
+  <si>
+    <t>The Miracles of Your Mind by Joseph Murphy is a timeless work of spiritual and personal development that explores the extraordinary potential of the human mind. Drawing upon principles of psychology, faith, and the power of the subconscious, Murphy explains how our thoughts, beliefs, and emotions shape the experiences we encounter in everyday life. The book belongs to the self-help and inspirational genre and encourages readers to recognize the creative force within their own consciousness.
+Murphy argues that the subconscious mind responds faithfully to the ideas and impressions it receives. By replacing fear, doubt, resentment, and negative expectations with faith, confidence, gratitude, and positive affirmations, individuals can transform their health, relationships, finances, and overall sense of well-being. Throughout the book, he illustrates these principles with relatable examples and real-life stories, making complex spiritual concepts easy to understand and apply.
+A central message of the book is that true change begins within. Rather than waiting for external circumstances to improve, Murphy encourages readers to cultivate constructive habits of thinking and trust in the limitless intelligence of the subconscious mind. He also highlights the importance of prayer, visualization, forgiveness, and unwavering belief as practical tools for overcoming obstacles and achieving meaningful goals.
+Written in a warm, encouraging, and accessible style, The Miracles of Your Mind continues to inspire readers seeking inner peace, confidence, and personal transformation. Its enduring wisdom reminds us that lasting success and happiness are rooted not in chance, but in the conscious direction of our thoughts and the quiet power of a disciplined, hopeful mind.</t>
   </si>
   <si>
     <t>Born in 1898 in County Cork, Ireland, Joseph Murphy was raised in a devout Catholic family and initially studied for the priesthood within the Jesuit order. However, his expanding intellectual curiosity soon led him to question traditional orthodox teachings. In his early twenties, he made the pivotal decision to leave the seminary and emigrate to the United States, arriving in New York City with very little money. There, he worked as a pharmacist while continuing his intense spiritual and philosophical explorations.
 In America, Murphy became deeply immersed in the New Thought movement, studying under prominent spiritual teachers like Ernest Holmes and Emmet Fox. His unyielding quest for spiritual understanding also took him to India, where he spent significant time studying Eastern religions and Hindu philosophy. This diverse theological education allowed him to uniquely synthesize Eastern spiritual traditions with Western psychological concepts, forming the bedrock of his later teachings on the power of the human mind.
 Upon returning to the United States, Murphy relocated to Los Angeles and became an ordained minister of the Church of Divine Science. Over the next several decades, he built one of the largest New Thought congregations in the country. His dynamic weekly Sunday lectures attracted thousands of attendees, and his popular radio broadcasts reached millions globally, establishing him as a premier voice in the mid-twentieth century self-help and human potential movements.
 Murphy's enduring legacy was firmly cemented in 1963 with the publication of his masterpiece, The Power of Your Subconscious Mind. The book elegantly combined spiritual wisdom with practical psychological techniques, arguing that individuals can dramatically alter their reality, health, and success by reprogramming their subconscious beliefs. It quickly became a massive international bestseller and remains a foundational text in modern personal development literature, continuing to inspire countless readers long after Murphy's death in 1981.</t>
   </si>
   <si>
+    <t>Joseph Murphy’s The Miracles of Your Mind is a practical and deeply optimistic book about the hidden power of the human mind. Murphy’s central idea is that every person possesses a conscious mind and a subconscious mind, and that the subconscious is far more powerful than most people realize. According to him, our thoughts, beliefs, expectations, fears, and repeated mental images gradually become accepted by the subconscious and can influence the way we experience life. The book therefore encourages readers to become more careful about what they think, believe, and repeatedly tell themselves. Its seven chapters apply this basic principle to health, harmful habits, wealth, relationships, guidance, and fear.
+Murphy begins by explaining how the two aspects of the mind work together. The conscious or objective mind deals with the world around us. It observes, reasons, judges, makes choices, and decides what we accept as true. The subconscious or subjective mind, on the other hand, does not reason in the same way. It accepts suggestions and acts upon the ideas impressed upon it. Murphy compares the conscious mind to a person who plants seeds and the subconscious mind to fertile soil. Whatever is repeatedly planted—whether confidence or fear, hope or despair—can take root. This makes the quality of our habitual thinking extremely important.
+One of the book’s most important lessons is that the subconscious does not necessarily distinguish between a helpful belief and a destructive one. If a person continually thinks, “I am going to fail,” “Something bad will happen,” or “I am not good enough,” such thoughts can become deeply established patterns. Conversely, thoughts of confidence, peace, health, and possibility can gradually create more constructive mental habits. Murphy therefore places great importance on repetition, imagination, affirmation, prayer, and the emotional acceptance of desired outcomes. He believes these practices can impress new ideas upon the subconscious, particularly when the conscious mind is relaxed and less resistant.
+The discussion of health is one of the longest and most significant sections of the book. Murphy presents the subconscious as closely connected with the body and argues that mental states can influence physical experience. He points to examples of suggestion and belief to illustrate how powerful the mind can be over bodily sensations and responses. For Murphy, faith is a central principle behind healing, and he observes that different cultures and religious traditions have reported remarkable recoveries through different forms of prayer, ritual, and belief. He interprets these apparently different approaches as expressions of a common mental principle.
+Murphy encourages readers to replace fearful and destructive mental suggestions with calm, positive ones. Rather than constantly imagining illness, pain, or failure, he recommends dwelling upon health, harmony, strength, and well-being. His emphasis is not simply on repeating words mechanically. The deeper purpose is to create an inner conviction that gradually becomes natural to the mind. At the same time, his ideas should be understood as spiritual and self-help teachings rather than as a substitute for professional medical treatment.
+The chapter on alcoholism applies the same principle to destructive habits. Murphy argues that habits become powerful when they are repeatedly reinforced by thought and emotion. A person may consciously want to stop a harmful behavior while subconsciously continuing to identify with it. The solution, in his view, is to stop treating the unwanted condition as an unavoidable part of one's identity and instead impress the subconscious with healthier ideas. He stresses persistence because deeply rooted habits rarely disappear simply because a person makes one decision. The mind must be given a new pattern to follow.
+Murphy then turns to wealth and prosperity. Here, his message is broader than simply “think about money.” He argues that people can develop subconscious attitudes of scarcity, failure, and unworthiness that prevent them from recognizing opportunities or acting confidently. Someone who constantly believes that money is difficult to obtain may unconsciously reinforce behaviors consistent with that belief. Murphy encourages readers to cultivate a sense of abundance, confidence, usefulness, and deservingness. In his philosophy, prosperity begins internally, with the conviction that life can provide opportunities and that one is capable of using them wisely.
+The chapter on marital problems brings the same ideas into personal relationships. Murphy emphasizes that resentment, jealousy, anger, suspicion, and repeated negative assumptions can gradually damage a relationship. People often carry private mental conversations about their partners, imagining arguments or assigning motives to them. Such inner habits can influence outward behavior. Murphy recommends replacing hostility with goodwill and learning to imagine the other person in a more constructive way. His larger point is that peace in relationships begins partly with peace in one’s own mind. Changing one’s habitual mental response can alter the emotional atmosphere in which a relationship exists.
+The book next explores the subconscious as a source of guidance. Murphy suggests that when the conscious mind becomes quiet, the deeper mind can sometimes provide insights that are difficult to reach through ordinary deliberate reasoning. He recommends prayer, contemplation, visualization, and periods of quiet reflection. Instead of obsessively forcing an answer, the reader is encouraged to state the problem clearly and then allow the mind to work on it. This is especially useful when a person feels confused or overwhelmed. The idea is that wisdom does not always arrive through struggle; sometimes it appears after the mind has been given space to become still.
+Finally, Murphy addresses fear, one of the greatest obstacles to a peaceful and successful life. Fear can make a person imagine failure before anything has happened, exaggerate dangers, and avoid opportunities. Murphy does not suggest that people should simply pretend that danger does not exist. Rather, he encourages them to stop feeding fear through constant mental repetition. A fearful thought can be replaced by one of courage, protection, faith, and confidence. Through repeated practice, the mind can learn to respond differently.
+Overall, The Miracles of Your Mind presents a simple but powerful philosophy: the mind is not merely a passive observer of life but an active influence on how we experience it. Murphy asks readers to become aware of their habitual thoughts and to take responsibility for the mental patterns they continually nourish. His approach combines psychology, spirituality, prayer, affirmation, visualization, and the New Thought belief that inner conviction can profoundly affect outer life.
+The enduring appeal of the book lies in its hopeful message. Murphy does not portray personal change as something reserved for exceptionally talented or fortunate people. He presents the subconscious as a power available to everyone. His essential lesson is that transformation begins quietly, inside the mind: choose better thoughts, repeat them with conviction, cultivate faith instead of fear, and allow constructive ideas to become part of your deepest mental habits. Whether or not one accepts all of Murphy’s claims literally, the book offers a valuable reminder that our inner dialogue matters. What we repeatedly expect, imagine, and believe can shape our attitudes, choices, relationships, and responses to life. In that sense, the “miracles” of the mind begin with something very ordinary—the thoughts we choose to nurture every day.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/8f7008bf-847b-42e2-b1b3-02297b5fa5cf.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068259</t>
   </si>
   <si>
-    <t>Discover The Miracles of Your Mind by Joseph Murphy. This book is published by General Press in eBook format, ASIN B01N4I82KZ, under Self-Help.</t>
+    <t>Discover The Miracles of Your Mind by Joseph Murphy. This book is published by General Press in eBook format, ASIN B01N4I82KZ, under Self-Help, Psychology, Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -710,77 +739,87 @@
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-[...1 lines deleted...]
-      <c r="Q2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="W2" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>