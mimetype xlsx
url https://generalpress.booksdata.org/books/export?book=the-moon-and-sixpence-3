--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,57 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTWQ5T5</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Literary Fiction</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>FIC027020, FIC051000, FIC004000</t>
+  </si>
+  <si>
+    <t>W. Somerset Maugham’s ‘The Moon and Sixpence’ is an ode to the powerful forces behind the creative genius. It is a fictional novel heavily influenced by the life of French painter Paul Gauguin. The novel is told in first-person, dipping episodically into the mind of the artist.
+It narrates the story of Charles Strickland, an English stockbroker, who suddenly deserts his wife and children in order to devote his life to painting. He is a man possessed of an unquenchable desire to create art. Unpleasant in a manner yet strangely charismatic, he makes his way to Paris, Marseilles, and finally Tahiti, producing works of genius that few in his lifetime appreciate—while those he left behind speculate about what drove him to abandon them so abruptly.</t>
   </si>
   <si>
     <t>William Somerset Maugham was born in Paris in 1874. He spoke French even before he spoke a word of English, a fact to which some critics attribute the purity of his style.
 His parents died early and, after an unhappy boyhood, which he recorded poignantly in Of Human Bondage, Maugham became a qualified physician. But writing was his true vocation. For ten years before his first success, he almost literally starved while pouring out novels and plays.
 Maugham wrote at a time when experimental modernist literature such as that of William Faulkner, Thomas Mann, James Joyce and Virginia Woolf was gaining increasing popularity and winning critical acclaim. In this context, his plain prose style was criticized as 'such a tissue of clichés' that one's wonder is finally aroused at the writer's ability to assemble so many and at his unfailing inability to put anything in an individual way.
 During World War I, Maugham worked for the British Secret Service . He travelled all over the world, and made many visits to America. After World War II, Maugham made his home in south of France and continued to move between England and Nice till his death in 1965.
 At the time of Maugham's birth, French law was such that all foreign boys born in France became liable for conscription. Thus, Maugham was born within the Embassy, legally recognized as UK territory.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/58bee45c-264d-430f-b6fb-2abe0b0fd0f5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069231</t>
   </si>
   <si>
     <t>Discover The Moon and Sixpence by W. Somerset Maugham. This book is published by General Press in eBook format, ISBN 9789354999369, ASIN B0CFTWQ5T5, under Literature and Fiction, Literary Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -725,75 +732,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="W2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>