--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,57 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC015000, FIC004000</t>
   </si>
   <si>
     <t>2022-09-01 00:00:00</t>
   </si>
   <si>
     <t>First published in 1924, ‘The Most Dangerous Game’ is a short story by Richard Connell, an American author, and journalist, who was one of the most famous American short story writers of his time, with his stories published in The Saturday Evening Post and Collier's magazines.
 The narrative features a big-game hunter from New York City who falls off a yacht and swims to a remote island in the Caribbean, where he is pursued by a Russian aristocrat. The story is encouraged by the big-game hunting safaris in Africa and South America that were incredibly chic among affluent Americans in the 1920s. The story has been adapted multiple times, but most notably for the 1932 RKO Pictures film The Most Dangerous Game, and for a 1943 episode of the CBS Radio series Suspense.</t>
+  </si>
+  <si>
+    <t>Richard Connell (1893–1949) was an American author, journalist, and screenwriter best known for his classic short story The Most Dangerous Game. Celebrated for his mastery of suspense and adventure, Connell combined vivid storytelling with psychological insight, creating works that have remained popular for generations. His fiction often explored themes of survival, courage, morality, and the thin line between civilization and savagery, earning him a lasting place in American literature.
+Connell was born on October 17, 1893, in Poughkeepsie, New York. He developed a love of writing at an early age and published his first story while still in high school. After attending Georgetown University and later Harvard University, he briefly interrupted his studies to serve in the United States Army during the First World War. His military experience broadened his understanding of human nature and conflict, influences that later appeared in his fiction.
+Following the war, Connell pursued a successful career in journalism. He worked for several newspapers, including the New York American, where he gained recognition for his lively writing style and keen observations of people and events. At the same time, he began publishing short stories in leading magazines such as The Saturday Evening Post and Collier's. His stories were admired for their engaging plots, memorable characters, and carefully crafted suspense.
+Connell achieved international fame in 1924 with The Most Dangerous Game, the gripping tale of a hunter who becomes the hunted on a remote island. The story won the prestigious O. Henry Memorial Award and has since become one of the most widely anthologized short stories in English. It has inspired numerous films, television adaptations, and literary works, ensuring its place as a timeless classic. Connell also wrote novels, plays, and Hollywood screenplays, contributing to several successful motion pictures during the golden age of American cinema.
+Richard Connell died on November 22, 1949, in Beverly Hills, California. Although he wrote many stories and screenplays, The Most Dangerous Game remains his greatest literary achievement. Today, he is remembered as a master storyteller whose thrilling narratives continue to captivate readers with their exploration of fear, survival, and the moral choices that define humanity.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/036ddbf4-1d85-4147-9ee8-57edd7be4f44.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068923</t>
   </si>
   <si>
     <t>Discover The Most Dangerous Game: Richard Connell's Original Masterpiece by Richard Connell. This book is published by General Press in eBook format, ISBN 9789354993572, ASIN B0B9RHTV4J, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +742,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>