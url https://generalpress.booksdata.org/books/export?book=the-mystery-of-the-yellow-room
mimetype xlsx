--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,72 +135,86 @@
     <t>The Mystery of the Yellow Room</t>
   </si>
   <si>
     <t>Gaston Leroux</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDS4TLW</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
+  </si>
+  <si>
+    <t>Traditional Detective Mysteries</t>
+  </si>
+  <si>
+    <t>Suspense</t>
   </si>
   <si>
     <t>FIC022000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>The greatest French detective in his most fiendish case. Even if Hercule Poirot had been born a Frenchman, not a Belgian, he would have to take second place in detection to Joseph Rouletabille, the brilliant young sleuth created by Gaston Leroux.
 Here, in his first and most baffling case, the eighteen-year-old reporter astounds readers with his audacity and ingenuity. Who could have tried to murder Mademoiselle Stangerson, the beautiful daughter of a famous radium scientist? And how could they have entered and escaped from a completely locked and watched room? With the Surete's top sleuth vying against him, Rouletabille is determined to prove only he can solve the case. This classic work of French detective fiction was much admired by Agatha Christie. As a connoisseur of the detective story, she said this was 'one of the best'. Others would praise it even more highly than that.</t>
   </si>
   <si>
+    <t>Gaston Leroux (1868–1927) was a celebrated French novelist, journalist, and playwright whose thrilling stories of mystery, adventure, and suspense have captivated readers for more than a century. Best known for writing The Phantom of the Opera (Le Fantôme de l'Opéra, 1910), Leroux combined vivid imagination with meticulous storytelling, creating unforgettable characters and mysteries that continue to inspire books, films, stage productions, and musicals around the world.
+Born on May 6, 1868, in Paris, France, Leroux spent much of his childhood in Normandy. He studied law in Paris and initially worked as a lawyer after completing his education. However, his passion for writing and reporting soon led him to journalism. Joining the respected French newspaper Le Matin, he gained recognition as a skilled investigative reporter and foreign correspondent. His assignments took him across Europe, Russia, North Africa, and the Middle East, where he witnessed important political events and gained firsthand experience of different cultures. These travels sharpened his observational skills and enriched the realism of his later fiction.
+Leroux eventually left journalism to devote himself entirely to literature. His early detective novel The Mystery of the Yellow Room (1907) introduced the brilliant amateur detective Joseph Rouletabille and is widely regarded as one of the finest locked-room mysteries ever written. The novel showcased Leroux's remarkable ability to combine logical reasoning with suspense, earning him a prominent place among the pioneers of modern detective fiction.
+His greatest literary triumph came with The Phantom of the Opera, a haunting tale set beneath the Paris Opera House. Blending romance, horror, mystery, and psychological drama, the novel tells the tragic story of a mysterious musical genius who lives in the shadows. Though initially met with modest success, the book gradually became an international classic and inspired countless adaptations, including the world-famous stage musical by Andrew Lloyd Webber.
+Throughout his career, Gaston Leroux wrote novels, short stories, plays, and screenplays, displaying extraordinary versatility and creativity. His works often explored the hidden fears, ambitions, and emotions that shape human lives while maintaining an atmosphere of suspense and wonder.
+Gaston Leroux passed away on April 15, 1927, in Nice, France. Today, he is remembered as one of France's greatest masters of mystery fiction, whose imaginative storytelling and unforgettable creations continue to enchant readers and audiences across generations.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/bbf61fc5-ee44-4a17-8907-9fd58091d0a1.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068952</t>
   </si>
   <si>
-    <t>Discover The Mystery of the Yellow Room by Gaston Leroux. This book is published by General Press in eBook format, ISBN 9789354996689, ASIN B0BWDS4TLW, under Mystery, Thriller and Suspense.</t>
+    <t>Discover The Mystery of the Yellow Room by Gaston Leroux. This book is published by General Press in eBook format, ISBN 9789354996689, ASIN B0BWDS4TLW, under Mystery, Thriller and Suspense, Traditional Detective Mysteries, Suspense.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -716,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354996689</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>