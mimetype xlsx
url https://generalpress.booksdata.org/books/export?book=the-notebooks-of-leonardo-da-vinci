--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -152,50 +152,57 @@
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>Biographies</t>
   </si>
   <si>
     <t>Philosophy</t>
   </si>
   <si>
     <t>REF000000 , ANT005000</t>
   </si>
   <si>
     <t>2014-11-27 00:00:00</t>
   </si>
   <si>
     <t>Finally available, a high quality book of the original classic edition of The Notebooks of Leonardo Da Vinci ‚ Complete.
 Leonardo da Vinci—artist, inventor, and prototypical Renaissance man—is a perennial source of fascination because of his astonishing intellect and boundless curiosity about the natural and man-made world. During his life he created numerous works of art and kept voluminous notebooks that detailed his artistic and intellectual pursuits.
 The collection of writings and art in this magnificent book are drawn from his notebooks. The book organizes his wide range of interests into subjects such as human figures, light and shade, perspective and visual perception, anatomy, botany and landscape, geography, the physical sciences and astronomy, architecture, sculpture, and inventions. Nearly every piece of writing throughout the book is keyed to the piece of artwork it describes.</t>
+  </si>
+  <si>
+    <t>Leonardo da Vinci (1452–1519) was one of the greatest creative minds in human history. An extraordinary painter, inventor, scientist, engineer, architect, and anatomist, he embodied the spirit of the Renaissance—a period of remarkable artistic and intellectual achievement in Europe. His endless curiosity and desire to understand the natural world made him a pioneer whose ideas continue to inspire artists, scientists, and innovators more than five centuries after his death.
+Leonardo was born on April 15, 1452, in the small town of Vinci, near Florence, Italy. He was the illegitimate son of Ser Piero, a respected notary, and Caterina, a local woman. Although he did not receive a formal university education, his exceptional talent was recognized early. Around the age of fourteen, he became an apprentice in the workshop of the renowned artist Andrea del Verrocchio in Florence. There he mastered painting, sculpture, metalwork, engineering, and other crafts that shaped his remarkable career.
+As an artist, Leonardo created some of the world's most celebrated masterpieces, including The Last Supper and the Mona Lisa. His paintings are admired for their lifelike expressions, careful observation of nature, and innovative techniques such as sfumato, which created soft transitions between light and shadow. Despite producing relatively few finished paintings, each work reflected his relentless pursuit of perfection.
+Beyond art, Leonardo filled thousands of pages with notebooks containing sketches, scientific observations, engineering designs, and anatomical studies. He examined the human body with remarkable precision and imagined inventions such as flying machines, armored vehicles, bridges, and hydraulic systems—many centuries ahead of their time. Although most of these designs were never built during his lifetime, they demonstrated an imagination that knew few limits.
+In his later years, Leonardo accepted an invitation from King Francis I of France and spent his final years at the Château du Clos Lucé near Amboise. He died there on May 2, 1519, at the age of sixty-seven. Today, Leonardo da Vinci is remembered not only as one of history's greatest painters but also as a symbol of human curiosity, creativity, and lifelong learning. His legacy continues to inspire people to explore the world with both imagination and reason.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/2e4977c0-f289-4d56-9e6f-3b0b2e2d8eca.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068502</t>
   </si>
   <si>
     <t>Discover The Notebooks of Leonardo Da Vinci by Leonardo Da Vinci. This book is published by General Press in eBook format, ISBN 9788180320323, ASIN B07F93D3NJ, under History, Biographies, Philosophy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,67 +748,69 @@
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>