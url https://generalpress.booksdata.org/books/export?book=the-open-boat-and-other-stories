--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>The Open Boat and Other Stories</t>
   </si>
   <si>
     <t>Stephen Crane</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDRWVZB</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
   </si>
   <si>
     <t>FIC029000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>American author Stephen Crane, best known for his classic novel of the American Civil War, ‘The Red Badge of Courage’, was a prolific writer of short stories. His tales are some of the earliest American examples of Naturalism, Impressionism, and the Realist literary movement. 
 Collected together here in this volume, ‘The Open Boat and Other Stories’ are some of his most popular and famous shorter works. In the titular story, ‘The Open Boat’ we find four shipwrecked sailors, the correspondent, the captain, the cook, and the oiler, who find themselves in the desperate situation of being adrift in the open sea. 
 The eight other stories included in this volume are ‘The Veteran’, ‘The Bride Comes to Yellow Sky’, ‘The Men in the Storm’, ‘The Monster’, ‘The Blue Hotel’, ‘His New Mittens’, ‘A Self-Made Man’, and ‘The Upturned Face’. This representative selection of Stephen Crane’s short stories will delight and entertain fans of this famous American author. 
 “Perhaps an individual must consider his own death to be the final phenomenon of nature.”
 —Stephen Crane (The Open Boat and Other Stories)</t>
   </si>
   <si>
     <t>Stephen Crane (November 1, 1871 – June 5, 1900) was an American poet, novelist, and short story writer. Prolific throughout his short life, he wrote notable works in the Realist tradition as well as early examples of American Naturalism and Impressionism. He is recognized by modern critics as one of the most innovative writers of his generation.
 The ninth surviving child of Protestant Methodist parents, Crane began writing at the age of four and had published several articles by the age of 16. Having little interest in university studies, he left college in 1891 to work as a reporter and writer. Crane's first novel was the 1893 Bowery tale Maggie: A Girl of the Streets, generally considered by critics to be the first work of American literary Naturalism. He won international acclaim in 1895 for his Civil War novel The Red Badge of Courage, which he wrote without having any battle experience.
 In 1896, Crane endured a highly publicized scandal after appearing as a witness in the trial of a suspected prostitute, an acquaintance named Dora Clark. Late that year he accepted an offer to travel to Cuba as a war correspondent. As he waited in Jacksonville, Florida, for passage, he met Cora Taylor, with whom he began a lasting relationship. En route to Cuba, Crane's vessel the SS Commodore, sank off the coast of Florida, leaving him and others adrift for 30 hours in a dinghy. Crane described the ordeal in "The Open Boat". During the final years of his life, he covered conflicts in Greece (accompanied by Cora, recognized as the first woman war correspondent) and later lived in England with her. He was befriended by writers such as Joseph Conrad and H. G. Wells. Plagued by financial difficulties and ill health, Crane died of tuberculosis in a Black Forest sanatorium in Germany at the age of 28.
 At the time of his death, Crane was considered an important figure in American literature. After he was nearly forgotten for two decades, critics revived interest in his life and work. Crane's writing is characterized by vivid intensity, distinctive dialects, and irony. Common themes involve fear, spiritual crises and social isolation. Although recognized primarily for The Red Badge of Courage, which has become an American classic, Crane is also known for his poetry, journalism, and short stories such as "The Open Boat", "The Blue Hotel", "The Bride Comes to Yellow Sky", and The Monster. His writing made a deep impression on 20th-century writers, most prominent among them Ernest Hemingway, and is thought to have inspired the Modernists and the Imagists.
 Bio from Wikipedia, the free encyclopedia. Photo by unknown author [Public domain], via Wikimedia Commons.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/03b0a130-a603-4590-85bb-4481f023c4fe.webp</t>
   </si>
   <si>
@@ -726,83 +729,85 @@
       <c r="F2" s="2">
         <v>9789354996870</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>