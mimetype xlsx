--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,68 +132,90 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>The Path of Prosperity</t>
   </si>
   <si>
     <t>James Allen</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
+  </si>
+  <si>
+    <t>Motivational</t>
+  </si>
+  <si>
+    <t>New Thought</t>
   </si>
   <si>
     <t>OCC027000, SEL031000, SEL027000, OCC036020</t>
   </si>
   <si>
     <t>2018-08-22 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>James Allen was a British philosophical writer known for his inspirational books and poetry and as a pioneer of self-help movement. Allen insists upon the power of the individual to form his own character and to create his own happiness. Thought and character are one, he says, and as character can only manifest and discover itself through environment and circumstance, the outer conditions of a person's life will always be found to be harmoniously related to his inner state. Allen starts us thinking—even when we would rather be doing something else. He tells us how thought leads to action. He shows us how to turn our dreams into realities. We become spiritually rich, Allen writes, when we discover the adventure within; when we are conscious of the oneness of all life; when we know the power of meditation; when we experience kinship with nature.</t>
   </si>
   <si>
     <t>Born in Leicester, England, in 1864, James Allen experienced profound tragedy early in life. When he was just fifteen, his father traveled to America in search of better economic opportunities, only to be robbed and murdered before the family could join him. This sudden loss forced Allen to abandon his formal education and enter the workforce to support his family, taking on various clerical and secretarial jobs for British manufacturing firms over the next two decades.
 Despite his abbreviated schooling, Allen was a voracious reader with a deeply inquisitive mind. He immersed himself in the works of Leo Tolstoy, Ralph Waldo Emerson, and various Eastern philosophical and religious texts, cultivating a profound understanding of spiritual principles. In 1902, drawing from years of quiet reflection, he published his first book, From Poverty to Power, and subsequently launched a spiritual magazine titled The Light of Reason to share his evolving insights on personal empowerment.
 The following year, Allen published the work that would cement his legacy: As a Man Thinketh. A seminal text in the New Thought movement, the brief philosophical essay argued that individuals hold the key to their own happiness, health, and success through the mastery of their thoughts. With its empowering message that a person's character and outer circumstances are the direct result of their inner mind, the book became a foundational pillar of modern self-help literature and has continuously influenced readers for over a century.
 Following his initial literary success, Allen retired from his corporate work and moved with his wife, Lily, to the coastal town of Ilfracombe in Devon. There, he embraced a quiet, contemplative lifestyle dedicated entirely to writing, meditation, and gardening. Over the course of a brief but remarkably prolific decade, he produced a total of nineteen books before his untimely death in 1912 at the age of forty-seven, leaving behind an enduring legacy of inspirational philosophy.</t>
+  </si>
+  <si>
+    <t>James Allen’s The Path of Prosperity is a short but deeply philosophical work about the connection between thought, character, circumstances, and human happiness. Originally published as part of From Poverty to Power, the work presents prosperity as something much larger than financial wealth. For Allen, a truly prosperous person is one who has developed inner strength, self-control, wisdom, health, peace, and the ability to live usefully and harmoniously. The book is built around the belief that the quality of a person’s inner life gradually expresses itself in outward circumstances.
+Allen begins with a difficult question: why is there so much suffering in human life? People experience grief, illness, disappointment, poverty, fear, conflict, and failure, and they naturally try to find causes outside themselves. Allen’s own search leads him inward. He argues that while circumstances are complicated and not every hardship can be reduced to a single personal cause, human beings possess an important power that they often overlook—the power to examine and govern their own thoughts. His answer to suffering is therefore not escape but understanding. Pain, in his philosophy, can become a teacher when a person is willing to learn from it.
+This leads to the first major principle of the book: thought is the foundation of character. Allen believes that a person’s repeated thoughts gradually become habits, and those habits shape character. Character, in turn, influences action, choices, relationships, and eventually the circumstances in which a person lives. The book therefore asks readers to stop regarding thoughts as insignificant private events. Anger, jealousy, resentment, fear, selfishness, courage, patience, kindness, and love all leave their mark on the personality. The publisher’s description similarly emphasizes Allen’s belief that thought and character are inseparable and that individuals have the power to form their own character and happiness.
+The second chapter develops this idea by presenting the outer world as a reflection of inner mental states. Allen does not simply mean that a person can wish for something and magically make it appear. His argument is subtler: the way people think influences how they perceive situations, how they respond to difficulties, what decisions they make, what habits they develop, and what opportunities they recognize. A confused and undisciplined mind tends to produce confused and undisciplined living, while a calm and purposeful mind makes more orderly action possible. In this sense, changing one's life begins with changing the mental habits that guide one's behavior.
+Allen then turns to the problem of undesirable conditions. Many people want better circumstances but attempt to change them without changing themselves. They complain about other people, blame luck, resent their surroundings, or wait for some external event to rescue them. Allen challenges this attitude. He encourages the reader to look honestly at personal weaknesses and to begin making changes from within. This does not mean passively accepting hardship. Rather, it means developing the qualities needed to deal with hardship intelligently: discipline, patience, courage, perseverance, and self-control.
+One of the strongest themes in this section is personal responsibility. Allen believes that blaming circumstances keeps a person psychologically powerless. A person may not control everything that happens, but he or she can work on controlling reactions, habits, motives, and choices. This distinction is important because it turns self-improvement from a vague dream into a daily practice. Instead of repeatedly asking, “Why is this happening to me?” the reader is encouraged to ask, “What can I learn, change, or strengthen within myself?”
+The fourth chapter, dealing with the silent power of thought, develops the practical side of Allen’s philosophy. Thoughts are described as forces that need direction. A mind left uncontrolled can scatter its energy through worry, anger, fear, jealousy, and endless desire. Such mental restlessness makes purposeful action difficult. But when thought is disciplined and directed toward a definite goal, it becomes a powerful instrument. Allen therefore emphasizes concentration, meditation, self-examination, and deliberate thinking. The goal is not to suppress thought but to bring it under conscious direction.
+From here, Allen discusses health, success, and power. He connects these qualities with purity of thought and disciplined living. His language is strongly spiritual, and some of his claims about the relationship between mental states and physical health reflect the ideas of his era rather than modern medical science. Still, the underlying psychological lesson remains understandable: destructive mental habits can influence stress, behavior, motivation, and the way people care for themselves, while constructive habits can encourage steadiness and healthier action. Allen’s larger message is that strength begins with mastery of the self rather than mastery over other people.
+For Allen, success is also inseparable from usefulness. Prosperity does not come merely from possessing things. A person becomes successful by developing abilities, working faithfully, serving others, and producing something of value. Wealth without character cannot provide lasting fulfillment. Someone may possess money and still be anxious, selfish, dissatisfied, or inwardly poor. True prosperity requires harmony between outer achievement and inner development.
+The chapter on happiness takes this argument even further. Allen suggests that happiness cannot be permanently secured through possessions or changing circumstances because external things are unstable. If happiness depends entirely upon money, praise, comfort, or social approval, then it can easily disappear when those things change. Abounding happiness comes instead from cultivating inner qualities such as gratitude, love, calmness, contentment, and unselfishness. The person who learns to govern desire and appreciate what is meaningful becomes less dependent upon circumstances for peace.
+This is why Allen’s idea of prosperity is ultimately spiritual. Prosperity means becoming richer in character as well as in possessions. It means gaining freedom from destructive passions, developing a quiet mind, and recognizing a deeper connection with other human beings and with life itself. Later descriptions of the book similarly emphasize meditation, inner discovery, the unity of life, and a form of spiritual richness that goes beyond material success.
+The final chapter, “The Realization of Prosperity,” brings the ideas together. Allen’s ideal prosperous person is not simply wealthy but balanced. Such a person has learned to govern thought, control destructive impulses, work with purpose, accept responsibility, and cultivate love and wisdom. Prosperity becomes the natural expression of a well-ordered inner life. The book’s seven-part structure moves deliberately from suffering and mental confusion toward self-mastery, health, happiness, and finally a broader realization of prosperity.
+The enduring strength of The Path of Prosperity lies in its insistence that lasting change begins inside. Allen does not present prosperity as a lucky accident or as the reward for simply wishing hard enough. He presents it as the result of character, disciplined thought, useful action, and inner growth. His philosophy can sometimes sound absolute, especially when he connects outward circumstances closely with personal thought, and modern readers may reasonably question some of those claims. Nevertheless, the central message remains powerful: we cannot control every event in life, but we can work steadily on the person we bring to every event.
+Ultimately, The Path of Prosperity is a book about becoming rather than merely having. Its real promise is not that positive thinking will instantly transform one's circumstances, but that disciplined thinking can transform the individual who faces those circumstances. When thoughts become clearer, character becomes stronger; when character becomes stronger, actions become wiser; and wiser actions can gradually create a more purposeful and fulfilling life. For Allen, that inner transformation is the deepest form of prosperity—and the path toward it begins with the simple but demanding task of mastering oneself.</t>
   </si>
   <si>
     <t>Chapter 1 : The Lesson of Evil
 Unrest and pain and sorrow are the shadows of life. There is no heart in all the world that has not felt the sting of pain, no mind has not been tossed upon the dark waters of trouble, no eye that has not swept the hot blinding tears of unspeakable anguish.
 There is no household where the Great Destroyers, disease and death, have not entered, severing heart from heart, and casting over all the dark pall of sorrow. In the strong, and apparently indestructible meshes of evil all are more or less fast caught, and pain, unhappiness, and misfortune wait upon mankind.
 With the object of escaping, or in some way mitigating this overshadowing gloom, men and women rush blindly into innumerable devices, pathways by which they fondly hope to enter into a happiness which will not pass away.
 Such are the drunkard and the harlot, who revel in sensual excitements; such is the exclusive aesthete, who shuts himself out from the sorrows of the world, and surrounds himself with enervating luxuries, such is he who thirsts for wealth or fame, and subordinates all things to the achievement of that subject; and such are they who seek consolation in the performance of religious rites.
 And to all the happiness sought seems to come, and the soul, for a time, is lulled into a sweet security, and an intoxicating forgetfulness of the existence of evil; but the day of disease comes at last, or some great sorrow, temptation, or misfortune breaks suddenly in on the unfortified soul, and the fabric of its fancied happiness is torn to shreds.
 So over the head of every personal joy hangs the Damocletian sword of pain, ready, at any moment, to fall and crush the soul of him who is unprotected by knowledge.
 The child cries to be a man of woman; the man and woman sigh for the lost felicity of childhood. The poor man chafes under the chains of poverty by which he is bound, and the rich man often lives in fear of poverty, or scours the world in search of an elusive shadow he calls happiness.
 Sometimes the soul feels that it has found a secure peace and happiness in adopting a certain religion, in embracing an intellectual philosophy, or in building up an intellectual or artistic ideal; but some overpowering temptation proves the religion to be inadequate of insufficient; the theoretical philosophy is found to be a useless prop; or in a moment, the idealistic statue upon which the devotee has for years been laboring, is shattered into fragments at his feet.
 Is there, then, no way of escape from pain and sorrow? Are there no means by which bonds of evil may be broken? Is permanent happiness, secure prosperity, and abiding peace a foolish dream?
 No, there is a way, and I speak it with gladness, by which evil can be slain for ever; there is a process by which disease, poverty, or any adverse condition or circumstance can be put on one side never to return; there is a method by which a permanent prosperity can be secured, free from all fear of the return of adversity, and there is a practice by which unbroken and unending peace and bliss can be partaken of and realized.
 And the beginning of the way which leads to this glorious realization is the acquirement of a right understanding of the nature of evil.
 It is not sufficient to deny or ignore evil; it must be understood. It is not enough to pray to God to remove the evil; you must find out why it is there, and what lesson is has for you.
 It is of no avail to fret and fume and chafe at the chains which bind you; you must know why and how you are bound. Therefore, reader, you must get outside yourself, and must begin to examine and understand yourself.
 You must cease to be a disobedient child in the school of experience and must begin to learn, with humility and patience, the lessons that are set for your edification and ultimate perfection; for evil, when rightly understood, is found to be, not an unlimited power or principle in the universe, but a passing phase of human experience, and it therefore becomes a teacher to those who are willing to learn. Evil is not an abstract something outside yourself; it is an experience in your own heart, and by patiently examining and rectifying your heart you will be gradually led into the discovery of the origin and nature of evil, which will necessarily be followed by its complete eradication.
 All evil is corrective and remedial, and is therefore not permanent. It is rooted in ignorance, ignorance of the true nature and relation of things, and so long as we remain in that state of ignorance, we remain subject to evil.
 There is no evil in the universe which is not the result of ignorance, and which would not, if we were ready and willing to learn its lesson, lead us to higher wisdom, and then vanish away, but men remain in evil, and it does not pass away because men are not willing or prepared to learn the lesson which it came to teach them.
 I knew a child who, every night when its mother took it to bed, cried to be allowed to play with the candle; and one night, when the mother was off guard for a moment, the child took hold of the candle; the inevitable result followed, and the child never wished to play with the candle again.
 By its one foolish act it learned, and learned perfectly the lesson of obedience, and entered into the knowledge that fire burns. And, this incident is a complete illustration of the nature, meaning, and ultimate result of all sin and evil.
 As the child suffered through its own ignorance of the real nature of fire, so older children suffer through their ignorance of the real nature of the things which they weep for and strive after, and which harm them when they are secured; the only difference being that in the latter case the ignorance and evil are more deeply rooted and obscure.
 Evil has always been symbolized by darkness, and Good by light, and hidden within the symbol is contained the perfect interpretation, the reality; for, just as light always floods the universe, and darkness is only a mere speck or shadow cast by a small body intercepting a few rays of the illimitable light, so the Light of the Supreme Good is the positive and life-giving power which floods the universe, and evil the insignificant shadow cast by the self that intercepts and shuts off the illuminating rays which strive for entrance.
 When night folds the world in its black impenetrable mantle, no matter how dense the darkness, it covers but the small space of half our little planet, while the whole universe is ablaze with living light, and every soul knows that it will awake in the light in the morning.
 Know, then, that when the dark night of sorrow, pain, or misfortune settles down upon your soul, and you stumble along with weary and uncertain steps, that you are merely intercepting your own personal desires between yourself and the boundless light of joy and bliss, and the dark shadow that covers you is cast by none and nothing but yourself.
@@ -238,51 +260,51 @@
 He went to work with renewed vigor, and rapidly became prosperous, while the former man, continuing to mourn the loss of his money, and to grumble at his “bad luck,” remained the sport and tool of adverse circumstances, in reality of his own weak and slavish thoughts.
 The loss of money was a curse to the one because he clothed the event with dark and dreary thoughts; it was a blessing to the other, because he threw around it thoughts of strength, of hope, and renewed endeavor.
 If circumstances had the power to bless or harm, they would bless and harm all men alike, but the fact that the same circumstances will be alike good and bad to different souls proves that the good or bad is not in the circumstance, but only in the mind of him that encounters it.
 When you begin to realize this you will begin to control your thoughts, to regulate and discipline your mind, and to rebuild the inward temple of your soul, eliminating all useless and superfluous material, and incorporating into your being thoughts alone of joy and serenity, of strength and life, of compassion and love, of beauty and immortality, and as you do this you will become joyful and serene, strong and healthy, compassionate and loving, and beautiful with the beauty of immortality.
 And as we clothe events with the drapery of our own thoughts, so likewise do we clothe the subjects of the visible world around us, and where one sees harmony and beauty, another sees revolting ugliness.
 An enthusiastic naturalist was one day roaming the country lanes in pursuit of his hobby, and during his rambles came upon a pool of brackish water near a farmyard.
 As he proceeded to fill a small bottle with the water for the purpose of examination under the microscope, he dilated, with more enthusiasm than discretion, to an uncultivated son of the plough who stood close by, upon the hidden and innumerable wonders contained in the pool, and concluded by saying, “Yes, my friend, within this pool is contained a hundred, nay, a million universes, had we but the sense or the instrument by which we could apprehend them.” And the unsophisticated one ponderously remarked, “I know the water be full o’ tadpoles, but they be easy to catch.”
 Where the naturalist, his mind stored with the knowledge of natural facts, saw beauty, harmony, and hidden glory, the mind unenlightened upon those things saw only an offensive mud-puddle.
 The wild flower which the casual wayfarer thoughtlessly tramples upon is, to the spiritual eye of the poet, an angelic messenger from the invisible.
 To the many, the ocean is but a dreary expanse of water on which ships sail and are sometimes wrecked; to the soul of the musician it is a living thing, and he hears, in all its changing moods, divine harmonies.
 Where the ordinary mind sees disaster and confusion, the mind of the philosopher sees the most perfect sequence of cause and effect, and where the materialist sees nothing but endless death, the mystic sees pulsating and eternal life.
 And as we clothe both events and objects with our own thoughts, so likewise do we clothe the souls of others in the garments of our thoughts. The suspicious believe everybody to be suspicious; the Liar feels secure in the thought that he is not so foolish as to believe that there is such a phenomenon as a strictly truthful person; the envious see envy every soul; the miser thinks everybody is eager to get his money; he who has subordinated conscience in the making of his wealth, sleeps with a revolver under his pillow, wrapped in the delusion that the world is full of conscienceless people who are eager to rob him, and the abandoned sensualist looks upon the saint as a hypocrite.
 On the other hand, those who dwell in loving thoughts, see that in all which calls forth their love and sympathy; the trusting and honest are not troubled by suspicions; the good-natured and charitable who rejoice at the good fortune of others, scarcely know what envy means; and he who has realized the Divine within himself recognizes it in all beings, even in the beasts.
 And men and women are confirmed in their mental outlook because of the fact that, by the law of cause and effect, they attract to themselves that which they send forth, and so come in contact with people similar to themselves.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fc84f247-34e7-43bc-a85a-7f5b633fb20f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067949</t>
   </si>
   <si>
-    <t>Discover The Path of Prosperity by James Allen. This book is published by General Press in Hardcover format, ISBN 9789388118323, ASIN 9388118324, under Self-Help.</t>
+    <t>Discover The Path of Prosperity by James Allen. This book is published by General Press in Hardcover format, ISBN 9789388118323, ASIN 9388118324, under Self-Help, Motivational, New Thought.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -800,87 +822,93 @@
       </c>
       <c r="G2" s="2">
         <v>9388118324</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>104</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>345.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>