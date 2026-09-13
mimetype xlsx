--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,70 +135,84 @@
     <t>The Phantom of the Opera</t>
   </si>
   <si>
     <t>Gaston Leroux</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B096H8R6XW</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Horror</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, FIC014000</t>
   </si>
   <si>
     <t>‘The Phantom of the Opera’ is the most famous work of French author Gaston Leroux. First published in French as a serial in 1909, the story revolves around the young, Swedish Christine Daaé. Her father, a famous musician, dies, and she is raised in the Paris Opera House with his dying promise of a protective angel of music to guide her. After a time at the opera house, she begins hearing a voice, who eventually teaches her how to sing beautifully. All goes well until Christine's childhood friend Raoul comes to visit his parents, who are patrons of the opera, and he sees Christine when she begins singing successfully on the stage. The voice, who is the deformed, murderous 'ghost' of the opera house named Erik, however, grows violent in his terrible jealousy, until Christine suddenly disappears. The phantom is in love, but it can only spell disaster.
 Part horror story, part historical romance, and part detective thriller, the timeless tale of a masked, disfigured musical genius who lives beneath the Paris Opera House is familiar to millions of readers, as well as to movie and theater-goers. At the heart of the story's long-standing popularity lies its questioning of a universal theme: the relationship between outward appearance and the beauty or darkness of the human soul.
 Despite finding little success in print after its 1911 publication, interest in and acclaim for Gaston Leroux’s ‘The Phantom of the Opera’ intensified as a result of numerous film and stage adaptations, most notably Andrew Lloyd Webber’s 1986 stage adaptation.</t>
   </si>
   <si>
+    <t>Gaston Leroux (1868–1927) was a celebrated French novelist, journalist, and playwright whose thrilling stories of mystery, adventure, and suspense have captivated readers for more than a century. Best known for writing The Phantom of the Opera (Le Fantôme de l'Opéra, 1910), Leroux combined vivid imagination with meticulous storytelling, creating unforgettable characters and mysteries that continue to inspire books, films, stage productions, and musicals around the world.
+Born on May 6, 1868, in Paris, France, Leroux spent much of his childhood in Normandy. He studied law in Paris and initially worked as a lawyer after completing his education. However, his passion for writing and reporting soon led him to journalism. Joining the respected French newspaper Le Matin, he gained recognition as a skilled investigative reporter and foreign correspondent. His assignments took him across Europe, Russia, North Africa, and the Middle East, where he witnessed important political events and gained firsthand experience of different cultures. These travels sharpened his observational skills and enriched the realism of his later fiction.
+Leroux eventually left journalism to devote himself entirely to literature. His early detective novel The Mystery of the Yellow Room (1907) introduced the brilliant amateur detective Joseph Rouletabille and is widely regarded as one of the finest locked-room mysteries ever written. The novel showcased Leroux's remarkable ability to combine logical reasoning with suspense, earning him a prominent place among the pioneers of modern detective fiction.
+His greatest literary triumph came with The Phantom of the Opera, a haunting tale set beneath the Paris Opera House. Blending romance, horror, mystery, and psychological drama, the novel tells the tragic story of a mysterious musical genius who lives in the shadows. Though initially met with modest success, the book gradually became an international classic and inspired countless adaptations, including the world-famous stage musical by Andrew Lloyd Webber.
+Throughout his career, Gaston Leroux wrote novels, short stories, plays, and screenplays, displaying extraordinary versatility and creativity. His works often explored the hidden fears, ambitions, and emotions that shape human lives while maintaining an atmosphere of suspense and wonder.
+Gaston Leroux passed away on April 15, 1927, in Nice, France. Today, he is remembered as one of France's greatest masters of mystery fiction, whose imaginative storytelling and unforgettable creations continue to enchant readers and audiences across generations.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/bea6029e-7d1d-4ba7-8cdb-c814e75aa24a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068693</t>
   </si>
   <si>
-    <t>Discover The Phantom of the Opera by Gaston Leroux. This book is published by General Press in eBook format, ISBN 9789390492060, ASIN B096H8R6XW, under Literature and Fiction.</t>
+    <t>Discover The Phantom of the Opera by Gaston Leroux. This book is published by General Press in eBook format, ISBN 9789390492060, ASIN B096H8R6XW, under Literature and Fiction, Horror, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -714,79 +728,85 @@
       <c r="F2" s="2">
         <v>9789390492060</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>