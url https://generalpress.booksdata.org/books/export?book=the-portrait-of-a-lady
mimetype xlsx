--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,58 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC019000, DRA001010</t>
   </si>
   <si>
     <t>2020-12-18 00:00:00</t>
   </si>
   <si>
     <t>‘The Portrait of a Lady’ was written by Henry James and first published in 1881. When Isabel Archer, a young American woman with looks, wit, and imagination, arrives in Europe, she sees the world as 'a place of brightness, of free expression, of irresistible action'. She turns aside from suitors who offer her their wealth and devotion to follow her own path. But that way leads to disillusionment and a future as constricted as 'a dark narrow alley with a dead wall at the end'. In a conclusion that is one of the most moving in modern fiction, Isabel makes her final choice. The Portrait of a Lady is the masterpiece of James's middle period, and Isabel is perhaps his most engaging central character.
 ABOUT THE AUTHOR:
 Henry James was born the son of a religious philosopher in New York City in 1843. His famous works include The Portrait of a Lady, Washington Square, Daisy Miller, and The Turn of the Screw. He died in London in 1916, and is buried in the family plot in Cambridge, Massachusetts.</t>
+  </si>
+  <si>
+    <t>Henry James (1843–1916) was one of the greatest novelists and literary critics in the English language, celebrated for his psychological depth, elegant prose, and masterful exploration of human relationships. His novels and short stories examined the complexities of identity, morality, love, and cultural differences with extraordinary subtlety, helping to shape the modern psychological novel. Today, he is regarded as a central figure in both American and British literature.
+Born on April 15, 1843, in New York City, Henry James grew up in an intellectually vibrant family. His father, Henry James Sr., was a philosopher and theologian, while his older brother, William James, became one of America's most influential philosophers and psychologists. The family traveled extensively through Europe during Henry's childhood, exposing him to diverse cultures, languages, and artistic traditions. These experiences profoundly influenced his imagination and later inspired many of his most celebrated works.
+Although James briefly studied law at Harvard University, his passion for literature soon led him to abandon legal studies and devote himself entirely to writing. His early fiction often explored the encounters between Americans and Europeans, highlighting differences in culture, values, and social customs. This theme became one of the defining characteristics of his literary career.
+Among his finest novels are The Portrait of a Lady, The Wings of the Dove, The Ambassadors, The Golden Bowl, and The Bostonians. He also wrote acclaimed novellas such as The Turn of the Screw and Daisy Miller, both of which continue to fascinate readers with their psychological complexity and carefully sustained ambiguity. James possessed an exceptional ability to portray the inner lives of his characters, revealing their emotions, motives, and moral dilemmas through refined dialogue and subtle narrative techniques.
+In 1876, James settled permanently in England, where he continued writing novels, plays, essays, and literary criticism. During the First World War, he became a British citizen as a gesture of solidarity with his adopted homeland. His later works displayed increasing stylistic sophistication and helped pave the way for modernist writers such as Virginia Woolf, Marcel Proust, and James Joyce.
+Henry James passed away on February 28, 1916, in London. His remarkable body of work remains admired for its intellectual richness, emotional sensitivity, and enduring insight into the complexities of human nature. Today, he is remembered as one of literature's greatest craftsmen, whose novels continue to inspire readers and scholars with their timeless exploration of consciousness, culture, and the human experience.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/55c0bc55-c9ec-4328-9a70-1e725ff4fe5c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068779</t>
   </si>
   <si>
     <t>Discover The Portrait of a Lady by Henry James. This book is published by General Press in eBook format, ISBN 9789390492695, ASIN B08RSQ8NZN, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +744,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>