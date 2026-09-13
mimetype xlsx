--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,50 +132,56 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>The Power of Positive Thinking</t>
   </si>
   <si>
     <t>Norman Vincent Peale</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
+  </si>
+  <si>
+    <t>Personal Transformation</t>
+  </si>
+  <si>
+    <t>Nonfiction</t>
   </si>
   <si>
     <t>SEL031000, SEL021000, SEL023000</t>
   </si>
   <si>
     <t>2018-12-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>An international bestseller with over five million copies in print, 'The Power of Positive Thinking' will help you overcome negative attitudes, such as fear and lack of confidence, and replace them with the traits of a positive thinker-optimism, determination, patience and focus. Simple techniques of elevating low moods and energy levels by positive thinking also improve ones overall mental and physical health. This book will show you how you can deal more effectively with tough situations and difficult people, and dramatically improve your performance and confidence. You must learn that the easiest way to an easy mind is to create an easy mind. This is done by practice, by the application of some such simple principles as outlined here. You'll learn how to: · Believe in yourself and in everything you do · Build new power and determination · Develop the power to reach your goals · Break the worry habit and achieve a relaxed life · Improve your personal and professional relationships · Assume control over your circumstances · Be kind to yourself ABOUT THE AUTHOR: Norman Vincent Peale (1898-1993) was born in Bowersville, Ohio. He graduated from Bellefontaine High School, Bellefontaine, Ohio. He has earned degrees at Ohio Wesleyan University (where he became a brother of the Fraternity of Phi Gamma Delta) and Boston University School of Theology. Raised as a Methodist and ordained as a Methodist minister in 1922, Peale changed his religious affiliation to the Reformed Church in America in 1932 and began a 52-year tenure as pastor of Marble Collegiate Church in Manhattan. During that time, the Church's membership grew from 600 to over 5000, and he became one of New York City's most famous preachers. In his early life Norman Peale, an author of 46 books, had faced many hardships, but for his hard work and dedications he became a renowned clergyman in all of United States.</t>
   </si>
   <si>
     <t>Norman Vincent Peale (1898-1993) was born in Bowersville, Ohio. He graduated from Bellefontaine High School, Bellefontaine, Ohio. He has earned degrees at Ohio Wesleyan University (where he became a brother of the Fraternity of Phi Gamma Delta) and Boston University School of Theology. Raised as a Methodist and ordained as a Methodist minister in 1922, Peale changed his religious affiliation to the Reformed Church in America in 1932 and began a 52-year tenure as pastor of Marble Collegiate Church in Manhattan. During that time, the Church's membership grew from 600 to over 5000, and he became one of New York City's most famous preachers. In his early life Norman Peale, an author of 46 books, had faced many hardships, but for his hard work and dedications he became a renowned clergyman in all of United States.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/29015677-32a2-4f1a-a48e-b21feb0eed12.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067978</t>
   </si>
@@ -720,85 +726,89 @@
       </c>
       <c r="G2" s="2">
         <v>9388118723</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>242</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>595.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>