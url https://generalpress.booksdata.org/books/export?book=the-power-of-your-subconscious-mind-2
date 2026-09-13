--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -137,57 +137,57 @@
   <si>
     <t>Joseph Murphy</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>938766922X</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
-    <t>Psychology</t>
-[...5 lines deleted...]
-    <t>SEL021000, SEL030000</t>
+    <t>Success Self-Help</t>
+  </si>
+  <si>
+    <t>Motivational Self-Help</t>
+  </si>
+  <si>
+    <t>SEL021000, OCC014000, SEL027000</t>
   </si>
   <si>
     <t>2018-02-03 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>'The Power of Your Subconscious Mind' by Dr. Joseph Murphy is a landmark work in the field of personal development and spiritual psychology. First published in 1963, the book explores the remarkable influence of the subconscious mind on every aspect of human life, including health, relationships, success, happiness, and inner peace. Murphy argues that the subconscious is a powerful force that faithfully acts upon the thoughts, beliefs, and emotions it repeatedly receives.
 Through a blend of practical advice, spiritual principles, and real-life examples, the author explains how positive thinking, faith, visualization, and affirmations can reshape deeply held beliefs and bring about meaningful change. He encourages readers to replace fear, doubt, resentment, and negativity with confidence, gratitude, and constructive expectations. According to Murphy, the subconscious mind cannot distinguish between imagined and real experiences; therefore, consistently holding positive mental images can influence actions, attitudes, and outcomes.
 The book also discusses the role of prayer, forgiveness, and self-belief in overcoming obstacles and achieving personal goals. Rather than presenting success as a matter of luck or circumstance, Murphy emphasizes that lasting transformation begins within. He urges readers to cultivate a peaceful and optimistic mindset, trusting that the subconscious will work continuously to support their deepest convictions.
 Written in a warm, encouraging, and accessible style, 'The Power of Your Subconscious Mind' remains one of the most widely read self-help classics. Its timeless message inspires readers to unlock their inner potential, develop greater confidence, and create a more fulfilling life by changing the way they think from within.</t>
   </si>
   <si>
     <t>Born in 1898 in County Cork, Ireland, Joseph Murphy was raised in a devout Catholic family and initially studied for the priesthood within the Jesuit order. However, his expanding intellectual curiosity soon led him to question traditional orthodox teachings. In his early twenties, he made the pivotal decision to leave the seminary and emigrate to the United States, arriving in New York City with very little money. There, he worked as a pharmacist while continuing his intense spiritual and philosophical explorations.
 In America, Murphy became deeply immersed in the New Thought movement, studying under prominent spiritual teachers like Ernest Holmes and Emmet Fox. His unyielding quest for spiritual understanding also took him to India, where he spent significant time studying Eastern religions and Hindu philosophy. This diverse theological education allowed him to uniquely synthesize Eastern spiritual traditions with Western psychological concepts, forming the bedrock of his later teachings on the power of the human mind.
 Upon returning to the United States, Murphy relocated to Los Angeles and became an ordained minister of the Church of Divine Science. Over the next several decades, he built one of the largest New Thought congregations in the country. His dynamic weekly Sunday lectures attracted thousands of attendees, and his popular radio broadcasts reached millions globally, establishing him as a premier voice in the mid-twentieth century self-help and human potential movements.
 Murphy's enduring legacy was firmly cemented in 1963 with the publication of his masterpiece, The Power of Your Subconscious Mind. The book elegantly combined spiritual wisdom with practical psychological techniques, arguing that individuals can dramatically alter their reality, health, and success by reprogramming their subconscious beliefs. It quickly became a massive international bestseller and remains a foundational text in modern personal development literature, continuing to inspire countless readers long after Murphy's death in 1981.</t>
   </si>
   <si>
     <t>Joseph Murphy’s "The Power of Your Subconscious Mind" rests on a beautifully simple, albeit profound, premise: your life is the exact physical manifestation of your habitual thoughts. Published in 1963, this classic of the self-help genre strips away the mystical jargon often associated with manifesting and replaces it with a highly accessible psychological framework. Murphy posits that we all possess a dual mind—the objective conscious mind and the subjective subconscious mind. The tragedy, he argues, is that most of us go through life completely unaware of the vast, untapped reservoir of power lying just beneath our everyday awareness. We tend to treat life as something that happens to us, rather than something we are actively, if unconsciously, creating every single moment.
 To understand how this creation happens, Murphy uses the enduring analogy of a ship. Your conscious mind is the captain standing on the bridge, looking out at the horizon and giving orders. It is the rational, analytical part of you that makes daily decisions and interacts with the physical world. Your subconscious mind is the crew down in the engine room, blindly and dutifully following those orders. The crew doesn’t question whether the coordinates will steer the ship into a safe harbor or directly into an iceberg; they simply turn the dials and shovel the coal. Similarly, your subconscious mind does not argue with you. It accepts whatever your conscious mind believes to be true. If you constantly think you are bound to fail, the subconscious accepts this as a literal directive and orchestrates your behavior to ensure that failure.
 This blind obedience highlights the terrifying and thrilling reality of the power of suggestion. The subconscious is entirely uncritical. It is a fertile garden that will grow whatever seeds you plant, whether they are poisonous weeds or nourishing fruits. Every time you engage in negative self-talk, complain about your circumstances, or entertain thoughts of jealousy and anger, you are dropping seeds of destruction into this fertile soil. Murphy emphasizes that the subconscious cannot take a joke and does not understand sarcasm. If you repeatedly say you can't afford something, or that you are always sick, your subconscious takes you at your word and alters your reality to match that deeply held, persistent belief.
 Changing your life, therefore, requires a deliberate and sustained effort to change your mental diet. However, you cannot simply force the subconscious to change through sheer willpower alone. Willpower is a function of the conscious mind and is easily exhausted. Instead, the subconscious responds to repetition, authority, and most importantly, emotion. A fleeting positive thought will not override decades of deeply ingrained negative beliefs. To truly reprogram the subconscious engine room, an idea must be felt as true. You have to emotionally embody the state of already having what you desire. It is the marriage of a clear thought and an elevated emotion that successfully plants a new, positive seed in the mind.
 Because the subconscious communicates primarily through feelings and imagery rather than logic, visualization is one of Murphy’s most championed techniques. He advises readers to vividly imagine the desired end result, not the convoluted steps to get there. When you picture your goal with intense sensory detail—feeling the joy, relief, or excitement of its accomplishment—the subconscious mind registers this imagined reality as an actual experience. Murphy particularly recommends doing this in a relaxed, drowsy state, such as right before falling asleep or immediately upon waking. In these twilight moments, the critical, rational conscious mind steps aside, leaving the door to the subconscious wide open and highly receptive to new impressions.
@@ -242,64 +242,63 @@
 Imagine your subconscious mind as a bed of rich soil that will help all kinds of seeds to sprout and flourish, whether good or bad. If you sow thorns, will you gather grapes? If you sow thistles, will you harvest figs? Every thought is a cause, and every condition is an effect. This is the reason it is so essential that you take charge of your thoughts. In that way, you can bring forth only desirable conditions.
 Begin now to sow thoughts of peace, happiness, right action, goodwill, and prosperity. Think quietly and with conviction on these qualities. Accept them fully in your conscious reasoning mind. Continue to plant these wonderful seeds of thought in the garden of your mind and you will reap a glorious harvest.
 When your mind thinks correctly, when you understand the truth, when the thoughts deposited in your subconscious mind are constructive, harmonious, and peaceful, the magic working power of your subconscious will respond. It will bring about harmonious conditions, agreeable surroundings, and the best of everything. Once you begin to control your thought processes, you can apply the powers of your subconscious to any problem or difficulty. You will actually be consciously cooperating with the infinite power and omnipotent law that governs all things.
 Look around you. Wherever you live, whatever circle of society you are part of, you will notice that the vast majority of people lives in the world without. Those who are more enlightened, however, are intensely involved with the world within. They realize—as you will, too—that the world within creates the world without. Your thoughts, feelings, and visualized imagery are the organizing principles of your experience. The world within is the only creative power. Everything you find in your world of expression has been created by you in the inner world of your mind, whether consciously or unconsciously.
 Once you learn the truth about the interaction of your conscious and subconscious minds, you will be able to transform your whole life. If you want to change external conditions, you must change the cause. Most people try to change conditions and circumstances by working on those conditions and circumstances. This is a terrible waste of time and effort. They fail to see that their conditions flow from a cause. To remove discord, confusion, lack, and limitation from your life, you must remove the cause. That cause is the way you use your conscious mind, the thoughts and images you encourage in it. Change the cause, and you change the effect. It is just that simple.
 We all live in an unfathomable sea of infinite riches. Your subconscious is very sensitive to your conscious thoughts. Those conscious thoughts form the matrix through which the infinite intelligence, wisdom, vital forces, and energies of your subconscious flow. Shape that matrix in a more positive direction and you redirect those infinite energies to your greater benefit.
 Each chapter of this book gives concrete, specific illustrations of how to apply the laws of mind. Once you learn to use these techniques, you will experience abundance instead of poverty, wisdom instead of superstition and ignorance, peace instead of inner strife, success instead of failure, joy instead of sadness, light instead of darkness, harmony instead of discord, faith and confidence instead of fear. Could there be any more wonderful set of blessings than these?
 Most of the great scientists, artists, poets, singers, writers, and inventors have had a deep understanding of the workings of the conscious and subconscious minds. It was this that gave them the power to accomplish their goals.
 Once Enrico Caruso, the great operatic tenor, was struck with stage fright. Spasms caused by intense fear constricted the muscles of his throat. His vocal cords felt paralyzed, useless. He stood backstage, already in costume, while perspiration poured down his face. In just moments he was supposed to go out on the stage and sing, before an eager audience of thousands.
 Trembling, he said, “I can’t sing. They will all laugh at me. My career is finished.”
 He turned to go back to his dressing room, then, suddenly, he stopped and shouted, “The Little Me is trying to strangle the Big Me within!”
 He turned toward the stage again and stood taller. “Get out of here,” he commanded, addressing the Little Me. “The Big Me wants to sing through me.”
 By the Big Me, Caruso meant the limitless power and wisdom of his subconscious mind. He began to shout, “Get out, get out, the Big Me is going to sing!”
 His subconscious mind responded by releasing the vital forces within him. When the call came, he walked out onstage and sang gloriously and majestically. The audience was enthralled.
 From what you have already learned, you can see that Caruso understood the two levels of mind—the conscious or rational, and the subconscious or irrational level. Your subconscious mind is reactive. It responds to the nature of your thoughts. When your conscious mind (Caruso’s Little Me) is full of fear, worry, and anxiety, the negative emotions these create in your subconscious mind (the Big Me) are released. They flood the conscious mind with a sense of panic, foreboding, and despair. When this happens to you—you can follow the example of the great Caruso. You can speak affirmatively and with a deep sense of authority to the irrational emotions generated in your deeper mind. You can say, “Be still. Be quiet. I am in control. You must obey me. You are subject to my command. You cannot intrude where you do not belong.”
 You will be fascinated to see what happens when you speak authoritatively and with conviction to the irrational movement of your deeper self. Your mind will be flooded with harmony and with peace. The subconscious is subject to the conscious mind. That is why it is called subconscious or subjective.
 OUTSTANDING DIFFERENCES AND MODES OF OPERATION
 The conscious mind is like the navigator or captain at the bridge of a ship. He directs the ship. He sends orders to men and women in the engine room. They in turn control the boilers, instruments, gauges, and so on. The people in the engine room do not know where they are going; they follow orders. They would go on the rocks if the man on the bridge issued faulty or wrong instructions based on his findings with the compass, sextant, and other instruments. The people in the engine room obey him because he is in charge. Because he is supposed to know what he is doing, the members of the crew do not talk back to the captain; they simply carry out his orders.
 The captain is the master of his ship, and his decrees are carried out. In the same way, your conscious mind is the captain and the master of your ship—your body, your environment, and all your affairs. Your subconscious mind takes the orders you give it, based upon what your conscious mind believes and accepts as true. It does not question the orders or the basis on which they are given.
 If you repeatedly say to yourself, “I can’t afford it,” your subconscious mind takes you at your word. It sees to it that you will not be in a position to buy what you want. As long as you go on saying, “I can’t afford that car, that vacation, that home,” you can be sure your subconscious mind will follow your orders. You will go through life experiencing the lack of all these things, and you will believe that circumstances made it so. It will not occur to you that you have created those circumstances yourself, by your own negative, denying thoughts.
 Last Christmas Eve, a young woman named Nina W., who is a student at the University of Southern California, scrolled through an exclusive shopping area in Beverly Hills. Her mind was filled with anticipation. She was about to spend the holidays with her family in Buffalo, New York.
 As Nina passed a shop window, a beautiful Spanish-leather shoulder bag caught her eye. She looked at it yearningly. Then she noticed the price tag and gasped.
 She was about to say to herself, “I could never afford such an expensive bag.”
 Then she remembered something she had heard me say at one of my lectures. “Never finish a negative statement. Reverse it immediately and wonders will happen in your life.”
 Staring through the glass, she said, “That bag is mine. It is for sale. I accept it mentally, and my subconscious sees to it that I receive it.”
-Later that day, Nina met her fiancé for a send-off dinner. He arrived with an elegantly wrapped gift under his arm. Holding her breath, she unwrapped it. There was the identical leather shoulder bag she had looked at and identified as her own that same morning. She had filled her mind with the thought of expectancy. Then she had turned the matter over to her deeper mind, which has the power of accomplishment.
-Later, Nina told me, “I didn’t have the money to buy that bag, yet now it is mine. I have learned where to find money and all the things I need, and that is in the treasure house of eternity within me.”</t>
+Later that day, Nina met her fiancé for a send-off dinner. He arrived with an elegantly wrapped gift under his arm. Holding her breath, she unwrapped it. There was the identical leather shoulder bag she had looked at and identified as her own that same morning. She had filled her mind with the thought of expectancy. Then she had turned the matter over to her deeper mind, which has the power of accomplishment.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/70825363-9ba0-41c0-8fa9-7dd5c571e183.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068208</t>
   </si>
   <si>
-    <t>Discover The Power of Your Subconscious Mind by Joseph Murphy. This book is published by General Press in Hardcover format, ISBN 9789387669222, ASIN 938766922X, under Self-Help, Psychology, Nonfiction.</t>
+    <t>Discover The Power of Your Subconscious Mind by Joseph Murphy. This book is published by General Press in Hardcover format, ISBN 9789387669222, ASIN 938766922X, under Self-Help, Success Self-Help, Motivational Self-Help.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>