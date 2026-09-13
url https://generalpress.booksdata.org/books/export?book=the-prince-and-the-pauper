--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,80 +134,86 @@
   <si>
     <t>The Prince and the Pauper</t>
   </si>
   <si>
     <t>Mark Twain</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09HMCNLSL</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Mystery, Thriller &amp; Suspense</t>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>Action &amp; Adventure</t>
   </si>
   <si>
     <t>FIC002000, FIC052000</t>
   </si>
   <si>
     <t>2021-10-05 00:00:00</t>
   </si>
   <si>
     <t>Mark Twain’s "tale" became his first historical novel, ‘The Prince and the Pauper,’ published in 1881. This treasured historical satire, played out in two very different socioeconomic worlds of 16th Century England, centers around the lives of two boys born in London on the same day: Edward, Prince of Wales, and Tom Canty, a street beggar. During a chance encounter, the two realize they are identical and, as a lark, decide to exchange clothes and roles—a situation that briefly, but drastically, alters the lives of both youngsters.
 The Prince, dressed in rags, wanders about the city's boisterous neighborhoods among the lower classes and endures a series of hardships; poor Tom, now living with the royals, is constantly filled with the dread of being discovered for who and what he really is.
 Mark Twain's first attempt at historical fiction has been adapted many times in multiple mediums. The story has also become an archetypal inspiration for many similar "trading places" stories in which characters from different walks of life are moved by circumstances to experience others’ lives first hand.</t>
   </si>
   <si>
     <t>Born Samuel Langhorne Clemens in 1835 in Florida, Missouri, Mark Twain was raised in the bustling river town of Hannibal. The mighty Mississippi River deeply shaped his youth and imagination. After his father's death, he left school at twelve to work as a printer's apprentice, igniting his lifelong connection to publishing. He later fulfilled a childhood dream by becoming a Mississippi steamboat pilot, a profession that provided his famous pen name—a river term indicating a safe depth of two fathoms.
 The outbreak of the Civil War in 1861 halted commercial river traffic, prompting Twain to travel west to Nevada in search of silver. When mining proved unsuccessful, he pivoted to journalism. Working as a reporter in Virginia City and San Francisco, he honed his distinctive literary voice: a blend of biting satire, irreverent humor, and keen social observation. In 1865, his humorous short story "The Celebrated Jumping Frog of Calaveras County" became a massive success, catapulting him to national fame.
 Settling in Hartford, Connecticut, Twain entered his most prolific creative period. Drawing heavily upon his idyllic boyhood memories, he published The Adventures of Tom Sawyer in 1876. He followed this with his undisputed masterpiece, Adventures of Huckleberry Finn, in 1884. Often celebrated as the Great American Novel, the book revolutionized the country's literature through its pioneering use of colloquial speech and its profound, uncompromising indictment of institutionalized slavery and Southern hypocrisy.
 Despite achieving unprecedented international acclaim, Twain's final decades were marred by severe financial instability from failed entrepreneurial investments and profound personal grief, including the deaths of his wife and three of his four children. Consequently, his later writings adopted a noticeably darker, more cynical tone that reflected his growing disillusionment with human nature. He passed away in 1910 at the age of seventy-four, leaving behind an enduring legacy as America's premier humorist and a towering architect of modern American literature.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fbec7e7b-b9ea-4c35-a151-9e6b6c3d48d2.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068817</t>
   </si>
   <si>
-    <t>Discover The Prince and the Pauper by Mark Twain. This book is published by General Press in eBook format, ISBN 9789391181581, ASIN B09HMCNLSL, under Mystery, Thriller and Suspense.</t>
+    <t>Discover The Prince and the Pauper by Mark Twain. This book is published by General Press in eBook format, ISBN 9789391181581, ASIN B09HMCNLSL, under Literature and Fiction, Historical Fiction, Action and Adventure.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -723,83 +729,87 @@
       <c r="F2" s="2">
         <v>9789391181581</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>