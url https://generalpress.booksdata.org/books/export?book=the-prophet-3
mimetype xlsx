--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -137,57 +137,57 @@
   <si>
     <t>Kahlil Gibran</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07D9W9LHB</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Philosophy</t>
-[...5 lines deleted...]
-    <t>FIC004000, POE013000, FIC019000</t>
+    <t>Middle Eastern Poetry</t>
+  </si>
+  <si>
+    <t>Religious Philosophy</t>
+  </si>
+  <si>
+    <t>POE013000, POE003000, PHI015000</t>
   </si>
   <si>
     <t>2018-05-25 00:00:00</t>
   </si>
   <si>
     <t>Kahlil Gibran’s 'The Prophet' is a timeless masterpiece of poetic philosophy that explores the deepest currents of the human experience. The narrative unfolds simply: Almustafa, a wise visionary who has lived in the coastal city of Orphalese for twelve years, is finally preparing to board a ship to return to his homeland. As he waits for his vessel, the townspeople gather around him, reluctant to let him go. They ask him to share his final insights on the mysteries of life.
 What follows is a series of twenty-six profound homilies covering the entire spectrum of human existence. The people ask him about love, marriage, work, joy, sorrow, and death. Almustafa responds with breathtaking clarity and deep compassion. He teaches that love must be free to breathe, that children belong to life itself rather than their parents, and that joy and sorrow are inseparable companions—one carving out the space in our hearts that the other fills.
 Written in luminous, lyrical prose, Gibran’s work transcends traditional religious dogma to offer a gentle, universal spirituality. It is a book that speaks directly to the soul, acknowledging our shared vulnerabilities and longings. 'The Prophet' remains an enduring source of comfort and inspiration, reminding us that everyday actions, when performed with love, are sacred, and that our shared humanity binds us together in a beautiful, eternal tapestry of existence.</t>
   </si>
   <si>
     <t>Born in 1883 in the mountainous village of Bsharri in modern-day Lebanon, then part of the Ottoman Empire, Kahlil Gibran experienced a childhood marked by poverty and a lack of formal education. Seeking a better life, his mother immigrated to the United States in 1895, settling the family in the South End of Boston. It was there that Gibran's innate artistic talents were first recognized by a progressive settlement house, introducing the young immigrant to the local avant-garde art scene and setting him on a lifelong creative path.
 To preserve his cultural heritage, Gibran returned to Lebanon in 1898 for several years of formal schooling. He traveled back to Boston in 1902 amidst a series of severe family tragedies, losing a brother, a sister, and his mother to illness in rapid succession. Despite his profound grief, he began to establish himself as both a painter and an Arabic-language writer. His trajectory shifted significantly when he met Mary Haskell, a school headmistress who became his lifelong benefactor, funding his art studies in Paris and heavily editing his later English writings.
 Relocating to New York City in 1911, Gibran immersed himself in the local literary community and began to transition from writing exclusively in Arabic to publishing in English. His unique synthesis of Eastern mysticism, romanticism, and Western literary styles culminated in his 1923 masterpiece, The Prophet. This brief but deeply moving collection of poetic essays, exploring universal human themes such as love, joy, sorrow, and work, resonated profoundly with readers. Although it initially received a lukewarm reception from critics, it quickly found massive word-of-mouth success.
 Over the following decades, The Prophet achieved phenomenal international popularity, cementing Gibran as one of the best-selling poets in history. He spent his final years continuing to write and paint, though he struggled with declining health and severe alcoholism. Gibran died in New York in 1931 at the age of forty-eight from cirrhosis of the liver and tuberculosis. Fulfilling his final wishes, his remains were returned to his hometown in Lebanon, where he is celebrated as a national hero and an enduring symbol of spiritual and literary bridge-building between the East and West.</t>
   </si>
   <si>
     <t>Kahlil Gibran's "The Prophet" is a timeless work of philosophical fiction that blends poetry, spirituality, and wisdom into a deeply reflective narrative. First published in 1923, the book follows Almustafa, a revered prophet who has spent twelve years living in the city of Orphalese. As the story begins, he learns that the ship which will carry him back to his homeland has finally arrived. Before his departure, the people of the city gather around him, reluctant to let him go without sharing the wisdom he has quietly embodied during his years among them. They ask him questions about life's greatest concerns, hoping to preserve his teachings long after he has sailed away. What follows is not a conventional story driven by action, but a series of profound conversations that explore the deepest aspects of human existence.
 The first themes Almustafa addresses revolve around love, marriage, children, and giving. His words present love as both a joyful and painful force that transforms those who embrace it completely. He explains that true love demands courage because it can bring both delight and suffering, yet both experiences are essential for personal growth. Speaking about marriage, he encourages couples to remain united while also preserving their individuality, comparing them to the pillars of a temple that stand apart while supporting the same structure. On the subject of children, he reminds parents that children are not possessions but independent souls who belong to the future rather than the past. They may receive love and guidance from their parents, but they must be free to develop according to their own destinies. When discussing generosity, he teaches that genuine giving comes not merely from wealth but from offering oneself with compassion and sincerity.
 The conversation gradually shifts toward work, joy, sorrow, and freedom. Almustafa describes work as an expression of love made visible, suggesting that labor gains meaning when it serves others rather than simply providing material rewards. He rejects the idea that work is a burden, explaining instead that meaningful effort allows individuals to participate in the larger rhythm of life. Joy and sorrow, he says, cannot be separated because one gives depth to the other. The greater one's capacity for sorrow, the greater one's ability to appreciate happiness. This balance reflects the natural cycles that shape every human life. Regarding freedom, he gently challenges the common belief that freedom means escaping all responsibilities. Instead, he argues that true freedom comes from overcoming the invisible chains of fear, greed, pride, and attachment that imprison the human spirit.
 As more citizens step forward with questions, Almustafa reflects on reason, passion, pain, and self-knowledge. Rather than viewing reason and emotion as opposing forces, he believes they should work together harmoniously, much like the sails and rudder of a ship guiding a voyage. Pain, although often feared, is described as a teacher that reveals hidden truths about oneself. Just as a seed must break open before it can grow into a tree, human beings often experience suffering before discovering wisdom and inner strength. He urges listeners not to avoid hardship but to understand its role in shaping character. Self-knowledge, according to Almustafa, cannot simply be taught by others. Each person must undertake the inward journey of discovering who they truly are through reflection, experience, and honest living.
 The prophet then turns to themes concerning friendship, conversation, time, and the nature of good and evil. Friendship is portrayed as a relationship built on trust, honesty, and mutual joy rather than neediness or dependence. Friends enrich one another's lives not because they complete each other, but because they freely choose to share their lives together. In discussing speech, he advises people to speak only when words carry genuine meaning, since silence often expresses truth more powerfully than empty conversation. Time, he explains, is an illusion created by the human mind, while the soul exists beyond the limitations of past, present, and future. When addressing good and evil, he refuses to divide humanity into separate categories. Instead, he suggests that evil is often goodness that has become lost or wounded, emphasizing compassion and understanding over harsh judgment.
 Questions about religion, prayer, pleasure, beauty, and death allow Almustafa to explore humanity's spiritual longings. He teaches that religion is not confined to rituals or institutions but is woven into every action performed with sincerity and love. Daily life itself becomes an act of worship when approached with mindfulness. Prayer, he explains, should not consist solely of asking for favors but should be an expression of gratitude and a way of opening one's heart to the divine. Pleasure is presented not as something sinful but as a natural gift that should be enjoyed wisely without allowing it to become an obsession. Beauty, meanwhile, is described as something that cannot be fully defined because it exists wherever the human soul encounters truth, kindness, and wonder. Finally, Almustafa speaks of death with remarkable serenity, portraying it not as an ending but as another stage in the eternal journey of life. Just as rivers eventually merge with the sea, every soul returns to a greater reality beyond earthly existence.
 Throughout these teachings, Gibran repeatedly emphasizes the interconnectedness of all human experiences. Opposites such as happiness and sadness, strength and weakness, freedom and responsibility are shown not as contradictions but as complementary aspects of existence. His philosophy encourages readers to embrace life's uncertainties instead of resisting them. Every challenge contains the possibility of growth, every loss opens space for new understanding, and every relationship offers opportunities for deeper compassion. Rather than prescribing strict moral rules, Almustafa inspires individuals to cultivate awareness, kindness, humility, and inner balance. His reflections remain intentionally open-ended, allowing each reader to discover personal meaning within the poetic language.
 As the conversations draw to a close, the people of Orphalese recognize that Almustafa's departure is inevitable. Although saddened by the thought of losing him, they understand that his teachings will remain alive in their memories and daily lives. The prophet reassures them that absence does not erase connection. Wisdom, once awakened within the heart, continues to grow even after the teacher has gone. He encourages them to trust themselves, reminding them that the truths they have heard are already present within their own souls, waiting to be discovered through experience and reflection. His farewell is gentle and hopeful rather than sorrowful, reinforcing the idea that endings often become the beginning of deeper understanding.
 When Almustafa finally boards the waiting ship, he gazes one last time at the people and the city he has come to love. As the vessel sails away, the citizens remain on the shore, silently absorbing the significance of everything they have heard. There is no dramatic conclusion or final revelation because the book's true ending lies in the reader's own contemplation. The Prophet leaves behind a collection of enduring reflections on love, work, family, faith, freedom, and mortality, inviting each generation to revisit its pages and find new meaning. Nearly a century after its publication, Gibran's masterpiece continues to resonate across cultures because it speaks not to a particular religion or philosophy but to the universal human search for purpose, compassion, and inner peace. Its lyrical wisdom reminds readers that life's greatest truths are often found not in certainty but in the willingness to embrace the mystery of existence with an open heart.</t>
@@ -291,66 +291,63 @@
 Love has no other desire but to fulfil itself.
 But if you love and must needs have desires, let these be your desires:
 To melt and be like a running brook that sings its melody to the night.
 To know the pain of too much tenderness.
 To be wounded by your own understanding of love;
 And to bleed willingly and joyfully.
 To wake at dawn with a winged heart and give thanks for another day of loving;
 To rest at the noon hour and meditate love’s ecstasy;
 To return home at eventide with gratitude;
 And then to sleep with a prayer for the beloved in your heart and a song of praise upon your lips.
 3. Marriage
 Then Almitra spoke again and said, “And what of Marriage, master?”
 And he answered saying:
 You were born together, and together you shall be for evermore.
 You shall be together when the white wings of death scatter your days.
 Aye, you shall be together even in the silent memory of God.
 But let there be spaces in your togetherness,
 And let the winds of the heavens dance between you.
 Love one another, but make not a bond of love:
 Let it rather be a moving sea between the shores of your souls.
 Fill each other’s cup but drink not from one cup.
 Give one another of your bread but eat not from the same loaf.
 Sing and dance together and be joyous, but let each one of you be alone,
 Even as the strings of a lute are alone though they quiver with the same music.
 Give your hearts, but not into each other’s keeping.
-For only the hand of Life can contain your hearts.
-[...2 lines deleted...]
-And the oak tree and the cypress grow not in each other’s shadow.</t>
+For only the hand of Life can contain your hearts.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/97c36432-da31-4057-a5e2-3099c953856d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068452</t>
   </si>
   <si>
-    <t>Discover The Prophet by Kahlil Gibran. This book is published by General Press in eBook format, ISBN 9789387669741, ASIN B07D9W9LHB, under Literature and Fiction, Philosophy, Poetry.</t>
+    <t>Discover The Prophet by Kahlil Gibran. This book is published by General Press in eBook format, ISBN 9789387669741, ASIN B07D9W9LHB, under Literature and Fiction, Middle Eastern Poetry, Religious Philosophy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>