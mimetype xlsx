--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,66 +137,85 @@
   <si>
     <t>Daniel G. Brinton</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07YR6XRP4</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
+    <t>Personal Growth</t>
+  </si>
+  <si>
+    <t>Motivational &amp; Inspirational</t>
+  </si>
+  <si>
     <t>SEL021000, SEL040000</t>
   </si>
   <si>
     <t>2019-10-01 00:00:00</t>
   </si>
   <si>
+    <t>The Pursuit of Happiness by Daniel G. Brinton is a thoughtful work of philosophy and social reflection that examines one of humanity’s oldest and most universal aspirations: the search for lasting happiness. First published in 1893, the book explores what it truly means to live a fulfilling life, arguing that genuine happiness cannot be secured through wealth, power, or fleeting pleasures alone. Instead, Brinton presents happiness as the natural result of intellectual growth, moral character, and a meaningful engagement with life.
+Drawing upon philosophy, history, psychology, and observations of human behavior, Brinton challenges many common misconceptions about success and contentment. He explains that while external circumstances can influence our comfort, enduring happiness depends largely on the attitudes, values, and habits we cultivate within ourselves. Through clear reasoning and thoughtful examples, he encourages readers to pursue knowledge, develop self-discipline, and embrace a life guided by purpose rather than impulse.
+The book also explores the role of relationships, education, work, and ethical living in shaping a balanced and satisfying existence. Brinton emphasizes that happiness is not a fixed destination but an ongoing process of personal development, self-understanding, and contribution to others. His insights encourage readers to look beyond temporary gratification and seek a deeper sense of fulfillment grounded in wisdom and integrity.
+Written in an elegant yet accessible style, The Pursuit of Happiness remains a timeless meditation on the human condition. Its enduring message inspires readers to reflect on their own values and reminds them that a truly happy life is built through thoughtful choices, inner growth, and a commitment to living with purpose and compassion.</t>
+  </si>
+  <si>
+    <t>Daniel Garrison Brinton (1837–1899) was an American physician, anthropologist, ethnologist, linguist, historian, and author whose pioneering studies of Indigenous cultures helped establish anthropology as a respected academic discipline in the United States. Known for his broad intellectual curiosity and meticulous scholarship, Brinton devoted much of his career to understanding the languages, traditions, beliefs, and histories of the Indigenous peoples of the Americas. His writings significantly expanded the study of comparative religion, mythology, and Native American cultures during the nineteenth century.
+Brinton was born on May 13, 1837, in Thornbury Township, Pennsylvania. Raised in a well-educated Quaker family, he developed an early passion for reading, science, and history. He attended Yale University before earning his medical degree from Jefferson Medical College in Philadelphia. During the American Civil War, he served as a surgeon in the Union Army, gaining valuable medical experience while demonstrating dedication to public service. Although trained as a physician, his deepest intellectual interests gradually shifted toward the study of humanity's cultural and historical development.
+Following the war, Brinton pursued research in anthropology and linguistics with remarkable energy. He became one of the first American scholars to systematically examine the languages and traditions of Native American communities. His studies emphasized that Indigenous cultures possessed rich intellectual and spiritual traditions deserving of careful academic attention. Among his best-known works are The Myths of the New World, The American Race, Religions of Primitive Peoples, and The Pursuit of Happiness. These books explored mythology, language, religion, and cultural evolution, encouraging readers to appreciate the diversity of human civilization.
+Brinton also played a leading role in higher education. He served as a professor of archaeology and linguistics at the University of Pennsylvania, where he helped establish anthropology as a formal field of study. Through his lectures, research, and editorial work, he influenced a new generation of scholars interested in human history and cultural diversity.
+Although some of Brinton's interpretations reflected the scholarly assumptions of his era and have since been revised or challenged by modern anthropology, his dedication to documenting Indigenous languages and traditions remains historically significant. Daniel G. Brinton passed away in 1899, leaving behind a substantial body of work that contributed to the growth of anthropology in America. He is remembered as a pioneering scholar whose interdisciplinary approach deepened the understanding of human cultures and inspired future generations of researchers to study the world's societies with curiosity and intellectual rigor.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b5ebb059-8a54-45d6-a704-655394e5c56a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068641</t>
   </si>
   <si>
-    <t>Discover The Pursuit of Happiness by Daniel G. Brinton. This book is published by General Press in eBook format, ISBN 9789389440669, ASIN B07YR6XRP4, under Self-Help.</t>
+    <t>Discover The Pursuit of Happiness by Daniel G. Brinton. This book is published by General Press in eBook format, ISBN 9789389440669, ASIN B07YR6XRP4, under Self-Help, Personal Growth, Motivational and Inspirational.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -712,79 +731,87 @@
       <c r="F2" s="2">
         <v>9789389440669</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
-      <c r="W2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>