--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -140,63 +140,77 @@
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CDGJ4XSG</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Religion &amp; Spirituality</t>
   </si>
   <si>
     <t>Hinduism</t>
   </si>
   <si>
-    <t>Mythology</t>
+    <t>Poetry</t>
+  </si>
+  <si>
+    <t>REL032000, POE014000</t>
+  </si>
+  <si>
+    <t>Ramayana is one of the greatest epics of the Hindu Religion. The author captures the pathos and beauty of Valmiki's magic in an inimitable manner. Written in a homely style, the work is striking in originality and beauty of expression. The popularity of the book is so great that it has run into forty-two impressions ever since it was originally published in the year 1951.
+Ramayana is an ancient Indian epic poem that narrates the struggle of the divine prince Rama to rescue his wife Sita from the demon king Ravana. Along with the Mahabharata, it forms the Hindu Itihasa. The epic, traditionally ascribed to the Hindu sage Valmiki, narrates the life of Rama, the legendary prince of the Kosala Kingdom. It follows his fourteen-year exile to the forest from the kingdom, by his father King Dasharatha, at the request of his second wife Kaikeyi. His travels across forests in India with his wife Sita and brother Lakshmana, the kidnapping of his wife by Ravana, the demon king of Lanka, resulting in a war with him, and Rama's eventual return to Ayodhya to be crowned king.</t>
+  </si>
+  <si>
+    <t>Valmiki is one of the most revered sages in Indian history and is traditionally regarded as the author of the Ramayana, one of the greatest epics in world literature. Often honored as the Adi Kavi, or "the First Poet," he is credited with laying the foundation of classical Sanskrit poetry. Although the exact dates of his life remain uncertain and are woven into legend, his influence on Indian culture, philosophy, and literature has endured for thousands of years.
+According to traditional accounts, Valmiki was not born a sage. Legends describe him as Ratnakara, a forest bandit who lived by robbing travelers. His life took a remarkable turn after he encountered the sage Narada, who urged him to reflect on the consequences of his actions. Through deep meditation and sincere repentance, Ratnakara underwent a profound spiritual transformation. It is said that he remained so absorbed in meditation that an anthill (valmika in Sanskrit) grew around him, giving rise to the name by which he is known today.
+Valmiki's greatest literary achievement is the Ramayana, an epic of nearly 24,000 verses that recounts the life of Lord Rama, his exile, the devotion of Sita, the loyalty of Lakshmana, and the unwavering service of Hanuman. More than a story of heroism, the work explores timeless themes such as righteousness, duty, sacrifice, love, and justice. Its characters and moral lessons have shaped the cultural and spiritual traditions of India and many other parts of Asia for centuries.
+Tradition also holds that Valmiki established an ashram where Sita found refuge after leaving Ayodhya. There, he cared for her twin sons, Lava and Kusha, educating them in scripture, ethics, and the very epic he had composed. Through their recitation of the Ramayana, the story of Rama spread across the kingdom and beyond.
+Whether viewed as a historical figure, a legendary sage, or a symbol of spiritual transformation, Valmiki remains an enduring source of inspiration. His life illustrates the power of repentance, wisdom, and devotion, while his literary masterpiece continues to guide readers with its profound reflections on human character, moral responsibility, and the pursuit of truth.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/2d73f63b-71d2-48dc-ae3d-099637e5bc8b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069164</t>
   </si>
   <si>
-    <t>Discover The Rámáyan of Válmíki by Valmiki. This book is published by General Press in eBook format, ISBN 9789354997693, ASIN B0CDGJ4XSG, under Religion and Spirituality, Hinduism, Mythology.</t>
+    <t>Discover The Rámáyan of Válmíki by Valmiki. This book is published by General Press in eBook format, ISBN 9789354997693, ASIN B0CDGJ4XSG, under Religion and Spirituality, Hinduism, Poetry.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -718,73 +732,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
-      <c r="W2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>