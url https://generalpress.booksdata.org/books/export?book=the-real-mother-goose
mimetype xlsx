--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -143,53 +143,60 @@
   <si>
     <t>B09HM52XX1</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>JUV012000, JUV037000</t>
   </si>
   <si>
     <t>2021-10-05 00:00:00</t>
   </si>
   <si>
-    <t>A vital part of childhood, ‘The Real Mother Goose’ by Blanche Fisher Wright, has been delighting millions of children, and today the magic is as strong as ever. 
-The identity of Mother Goose may remain a mystery, but the timeless appeal of the fairy tales and nursery rhymes associated with this cherished imaginary author has lasted for generations of young readers. This collection includes more than three hundred of Mother Goose's best-known and best-loved nursery rhymes for children. 
+    <t>A vital part of childhood, ‘The Real Mother Goose’ by Blanche Fisher Wright, has been delighting millions of children, and today the magic is as strong as ever.
+The identity of Mother Goose may remain a mystery, but the timeless appeal of the fairy tales and nursery rhymes associated with this cherished imaginary author has lasted for generations of young readers. This collection includes more than three hundred of Mother Goose's best-known and best-loved nursery rhymes for children.
 Here, Humpty Dumpty has a great fall, Jack and Jill go up the hill, and the dish runs away with the spoon. Peter Piper picks a peck of pickled peppers, little Miss Muffet sits on a tuffet, and Mother Goose herself rides through the air on a very fine gander. Also included are favorites such as "Three Blind Mice," "Little Bo-Peep," "Hot Cross-Buns," and "Mary, Mary, Quite Contrary."</t>
+  </si>
+  <si>
+    <t>Blanche Fisher Wright (1887–1938) was an American illustrator, author, and editor whose charming artwork helped shape children's literature in the early twentieth century. Best remembered for illustrating The Real Mother Goose, Wright brought classic nursery rhymes to life with warmth, grace, and extraordinary attention to detail. Her delicate illustrations have delighted generations of young readers, making her one of the most admired illustrators of traditional children's verse. Through her artistic talent, she preserved the timeless appeal of nursery rhymes while giving them a visual identity that remains beloved today.
+Born on September 6, 1887, in Brooklyn, New York, Wright displayed artistic talent from an early age. She pursued formal training at the Metropolitan School of Art in New York, where she refined her skills in drawing, composition, and illustration. During a period when illustrated books were becoming increasingly popular, Wright developed a distinctive style characterized by gentle expressions, lively children, graceful animals, and carefully observed historical costumes. Her illustrations combined realism with imagination, creating scenes that felt both authentic and enchanting.
+Wright's greatest achievement came in 1916 with the publication of The Real Mother Goose, a beautifully illustrated collection of traditional English nursery rhymes. Her artwork transformed familiar verses such as "Humpty Dumpty," "Little Bo-Peep," "Jack and Jill," and "Hey Diddle Diddle" into vivid visual stories. Unlike many earlier editions, Wright's illustrations paid close attention to historical settings and period clothing, giving the collection a unique sense of charm and authenticity. The book became an enduring classic and has remained in print for more than a century, introducing countless children to the joy of reading through memorable images and timeless rhymes.
+In addition to her illustration work, Wright edited and compiled collections of nursery rhymes and traditional stories. She believed that children's books should not only entertain but also nurture imagination, curiosity, and a lifelong love of literature. Her careful artistic craftsmanship and respect for classic folklore earned her widespread admiration among educators, parents, and readers.
+Blanche Fisher Wright passed away in 1938, leaving behind a lasting legacy in children's publishing. Although she lived a relatively short life, her illustrations continue to captivate readers with their elegance, warmth, and enduring appeal. Today, she is remembered as one of America's finest illustrators of nursery literature, whose work has preserved the magic of traditional rhymes for generations of children around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d2c03398-996f-45b0-bdd9-8b2006453d64.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068813</t>
   </si>
   <si>
     <t>Discover The Real Mother Goose by Blanche Fisher Wright. This book is published by General Press in eBook format, ISBN 9789391181666, ASIN B09HM52XX1, under Children's Books, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -733,67 +740,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>