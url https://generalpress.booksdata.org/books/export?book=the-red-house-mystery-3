--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,56 @@
     <t>The Red House Mystery</t>
   </si>
   <si>
     <t>A.A. Milne</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B9RJ6K5P</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
+  </si>
+  <si>
+    <t>Mystery &amp; Suspense</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC022070, FIC050000</t>
   </si>
   <si>
     <t>2022-09-01 00:00:00</t>
   </si>
   <si>
     <t>First published in 1922, ‘The Red House Mystery’ is a mystery novel by A.A. Milne, an English author popular for his books about the teddy bear Winnie-the-Pooh and children’s poetry. Milne was mainly a playwright before the tremendous sensation of Pooh outweighed all his earlier work.
 The story takes its readers to the Red House, a relaxing dwelling in the quiet English countryside that is the bachelor home of Mr. Mark Ablett. While seeing this comfortable place, non-expert detective Anthony Gillingham and his chum, Bill Beverley, investigate their gracious host's disappearance and its association with an evasive shooting. 
 Between sophisticated pursuits, Gillingham and Beverley examine the chances in a light-hearted series of stunts interesting secret passageways, underwater proof, and other atmospheric devices. Glistening with humorous dialogue, masterful plotting, and a fascinating cast of characters, this rare treasure will delight mystery lovers.</t>
   </si>
   <si>
     <t>A.A. Milne was born in London in 1882 and became a successful playwright and poet. He based Winnie-the-Pooh, Piglet and friends on the real nursery toys of his son Christopher Robin and published the first of their adventures in 1926. Since then, Pooh has become a world-famous bear, and Milne’s stories have been translated into sixty-two languages.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0d6d77f4-0ca4-4361-982a-821bfac5a997.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068927</t>
   </si>
   <si>
@@ -720,83 +726,87 @@
       <c r="F2" s="2">
         <v>9789354993589</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>