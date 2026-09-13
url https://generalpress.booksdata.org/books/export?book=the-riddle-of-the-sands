--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,66 +137,81 @@
   <si>
     <t>Erskine Childers</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTTFDJ2</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Mystery &amp; Suspense</t>
-[...2 lines deleted...]
-    <t>Classics</t>
+    <t>Espionage Thrillers</t>
+  </si>
+  <si>
+    <t>Action &amp; Adventure Fiction</t>
+  </si>
+  <si>
+    <t>FIC006000, FIC002000</t>
+  </si>
+  <si>
+    <t>Regarded as one of the best spy stories ever written, ‘The Riddle of the Sands’ by Erskine Childers is the classic Secret Service novel. More like fact than fiction, it holds a special place in the affections of spy-novel fans for its richness of technical detail about inshore sailing, its highly sympathetic characters, an unsurpassed narrative style, and a setting and plot that recapture the European political scene on the eve of World War I.
+Two young Englishmen, Davies and Carruthers, head for the Baltic Sea in the late 1890s for a holiday of sailing and duck-shooting. The mood gradually darkens as Davies discloses his suspicions of espionage in the North Frisian Islands, and Carruthers joins in an investigation that develops into a series of increasingly dangerous intrigues. Norman Donaldson, an expert on detective and suspense fiction, offers an Introduction with details about the author as well as the novel's background and its place in the history of the spy-novel genre.</t>
+  </si>
+  <si>
+    <t>Erskine Childers (1870–1922) was an English-born writer, political activist, and public servant whose life was as dramatic as the stories he wrote. Best known for his classic espionage novel The Riddle of the Sands (1903), Childers is widely regarded as one of the pioneers of the modern spy thriller. His work combined meticulous research, realistic storytelling, and a deep understanding of politics and naval affairs, influencing generations of thriller writers.
+Born in London on June 25, 1870, Robert Erskine Childers lost both his parents at a young age and was raised by relatives in England. He studied at Trinity College, Cambridge, where he excelled academically and developed a lifelong interest in history, sailing, and public affairs. After graduation, he joined the British civil service and later served with distinction during the Second Boer War, earning recognition for his courage and dedication.
+Childers' passion for sailing inspired The Riddle of the Sands, a novel that warned Britain of possible German naval ambitions before the First World War. The book was praised for its authenticity, careful attention to detail, and gripping suspense. It remains one of the most influential spy novels ever written and established Childers as a major literary figure.
+Over time, Childers' political beliefs changed profoundly. Though born into the British establishment, he became a passionate supporter of Irish self-government and eventually Irish independence. He devoted much of his later life to the Irish nationalist cause, serving as secretary to the Irish delegation during negotiations that led to the Anglo-Irish Treaty in 1921. However, he opposed the treaty because he believed it did not grant Ireland complete independence.
+During the Irish Civil War, Childers sided with the anti-treaty forces. He was arrested by the Irish Free State government, convicted of possessing a pistol, and executed on November 24, 1922. Before his death, he urged his family to forgive those responsible, reflecting remarkable dignity and compassion.
+Today, Erskine Childers is remembered not only as a gifted novelist but also as a man of deep conviction whose extraordinary life intertwined literature, politics, and history. His writings and ideals continue to inspire readers, historians, and students of political thought around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a98c2188-639c-4e66-8344-f25ffc5f4ee9.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069219</t>
   </si>
   <si>
-    <t>Discover The Riddle of the Sands by Erskine Childers. This book is published by General Press in eBook format, ISBN 9789354999376, ASIN B0CFTTFDJ2, under Literature and Fiction, Mystery and Suspense, Classics.</t>
+    <t>Discover The Riddle of the Sands by Erskine Childers. This book is published by General Press in eBook format, ISBN 9789354999376, ASIN B0CFTTFDJ2, under Literature and Fiction, Espionage Thrillers, Action and Adventure Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -718,73 +733,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
-      <c r="W2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>