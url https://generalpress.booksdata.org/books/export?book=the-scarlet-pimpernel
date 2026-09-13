--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,79 +134,82 @@
   <si>
     <t>The Scarlet Pimpernel</t>
   </si>
   <si>
     <t>Baroness Orczy</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>Classic Fiction</t>
   </si>
   <si>
     <t>FIC014000, FIC004000, FIC002000</t>
   </si>
   <si>
     <t>2022-09-22 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>‘The Scarlet Pimpernel’ is the first novel in a series of historical fiction by Baroness Orczy. It is a timeless novel of adventure, intrigue, and romance sparked by one man's defiance in the face of authority. The novel is set during the Reign of Terror following the French Revolution. The title is the war name of its hero and protagonist, a chivalrous Englishman who rescues aristocrats before they are sent to the guillotine. 
 In the thick of the French Revolution, only one man stands as a savior to the aristocracy of Paris. The Scarlet Pimpernel is on a mission to whisk endangered nobles across the English channel while maintaining his alter-identity as a well-dressed English dandy. This fun tale of romance, adventure and intrigue was initially written by Baroness Orczy as a play and has been adapted for stage and screen.</t>
   </si>
   <si>
     <t>Baroness Orczy (1865-1947) was a Hungarian-born British author, best known for her Scarlet Pimpernel novels. Her Teahouse Detective, who features in Unravelled Knots, was one of the first fictional sleuths created in response to the Sherlock Holmes stories' huge success. Initially serialised in magazines, the stories in this collection were first published in book form in 1908 and have since been adapted for radio, television and film. Two other collections of Teahouse Detective mysteries are available from Pushkin Vertigo.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/350a2472-f305-48d4-8dba-ab286b2928df.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067755</t>
   </si>
   <si>
-    <t>Discover The Scarlet Pimpernel by Baroness Orczy. This book is published by General Press in Paperback format, ISBN 9789354994593, ASIN 9354994598, under Literature and Fiction, Classics.</t>
+    <t>Discover The Scarlet Pimpernel by Baroness Orczy. This book is published by General Press in Paperback format, ISBN 9789354994593, ASIN 9354994598, under Literature and Fiction, Historical Fiction, Classic Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -727,84 +730,86 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>288</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>375.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>