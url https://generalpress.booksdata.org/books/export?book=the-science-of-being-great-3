--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,56 @@
     <t>The Science of Being Great</t>
   </si>
   <si>
     <t>Wallace D. Wattles</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07PCWGGXF</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
+  </si>
+  <si>
+    <t>Philosophy</t>
+  </si>
+  <si>
+    <t>Personal Development</t>
   </si>
   <si>
     <t>OCC014000, SEL027000, SEL032000</t>
   </si>
   <si>
     <t>2019-03-05 00:00:00</t>
   </si>
   <si>
     <t>The author of 'The Science of Getting Rich' brings you 'The Science of Being Great'. Wallace D. Wattles introduced the world to the power of positive thinking. Greatness is equally inherent in all and therefore every person may become great. Man may overcome both heredity and circumstances by exercising the inherent creative power of the soul.
 Talent may merely be one faculty developed out of proportion to other faculties, but genius is the union of man and God in the acts of the soul. Great men are always greater than their deeds. They are in connection with a reserve of power that is without limit. We do not know where the boundary of the mental powers of man is; we do not even know that there is a boundary.</t>
   </si>
   <si>
     <t>Wallace D. Wattles was an American author and a pioneer success writer. A practical author, Wattles encouraged his readers to test his theories on themselves rather than take his word as an authority, and he claimed to have tested his methods on himself and others before publishing them.
 Born in the mid 1800s during the War between the States, Wallace D. Wattles experienced a life of failure after failure, until he formulated and put into practice the principles laid out in 'The Science of Getting Rich'.
 His daughter Florence notes that in those last years, "He wrote almost constantly. It was then that he formed his mental picture. He saw himself as a successful writer, a personality of power, an advancing man, and he began to work toward the realization of this vision. He lived every page... His life was truly the powerful life."
 Although Mr. Wattles died relatively young, and although his work was largely forgotten for years, those who have studied and applied these principles throughout the 20th century have experienced remarkable results. They have gotten rich!
 Rhonda Byrne told a Newsweek interviewer that her inspiration for creating the 2006 hit film The Secret and the subsequent book by the same name, was her exposure to Wattles's The Science of Getting Rich. Byrne's daughter, Hayley, had given her mother a copy of the Wattles book to help her recover from her breakdown.</t>
   </si>
   <si>
     <t>Chapter 1
 Any Person May Become Great
 There is a Principle of Power in every person. By the intelligent use and direction of this principle, man can develop his own mental faculties. Man has an inherent power by which he may grow in whatsoever direction he pleases, and there does not appear to be any limit to the possibilities of his growth. No man has yet become so great in any faculty but that it is possible for someone else to become greater. The possibility is in the Original Substance from which man is made. Genius is Omniscience flowing into man. 
 Genius is more than talent. Talent may merely be one faculty developed out of proportion to other faculties, but genius is the union of man and God in the acts of the soul. Great men are always greater than their deeds. They are in connection with a reserve power that is without limit. We do not know where the boundary of the mental powers of man is; we do not even know that there is a boundary.
 The power of conscious growth is not given to the lower animals; it is mans alone and may he developed and increased by him. The lower animals can, to a great extent, be trained and developed by man; but man can train and develop himself. He alone has this power, and he has it to an apparently unlimited extent.
 The purpose of life for man is growth, just as the purpose of life for trees and plants is growth. Trees and plains grow automatically and along fixed lines; man can grow as he will. Trees and plants can only develop certain possibilities and characteristics; man can develop any power which is or has been shown by any person, anywhere. Nothing that is possible in spirit is impossible in flesh and blood. Nothing that man can think is impossible in action. Nothing that man can imagine is impossible of realization.
@@ -190,51 +196,51 @@
 But beware of undertaking great things in a small way; of that we shall speak farther on.
 There are two mental attitudes a man may take. One makes him like a football. It has resilience and reacts strongly when force is applied to it, but it originates nothing; it never acts of itself. There is no power within it. Men of this type are controlled by circumstances and environment; their destinies are decided by things external to themselves. The Principle of Power within them is never really active at all. They never speak or act from within. The other attitude makes man like a flowing spring. Power comes out from the center of him. He has within him a well of water springing up into everlasting life. He radiates force; he is felt by his environment. The Principle of Power in him is in constant action. He is self-active. “He hath life in himself.”
 No greater good can come to any man or woman than to become self-active. All the experiences of life are designed by Providence to force men and women into self-activity; to compel them to cease being creatures of circumstances and master their environment. In his lowest stage, man is the child of chance and circumstance and the slave of tear. His acts are all reactions resulting from the impingement upon him of forces in his environment. He acts only as he is acted upon; he originates nothing. But the lowest savage has within him a Principle of Power sufficient to master all that he fears and if he learns this and becomes self-active, he becomes as one of the gods.
 The awakening of the Principle of Power in man is the real conversion; the passing from death to life. It is when the dead hear the voice of the Son of Man and come forth and live. It is the resurrection and the life. When it is awakened, man becomes a son of the Highest and all power is given to him in heaven and on earth.
 Nothing was ever in any man that is not in you; no man ever had more spiritual or mental power than you can attain, or did greater things than you can accomplish. You can become what you want to be.
 Chapter 2
 Heredity &amp; Opportunity
 You are not barred front attaining greatness by heredity. No matter who or what your ancestors may have been or how unlearned or lowly their station, the upward way is open for you. There is no such thing as inheriting a fixed mental position; no matter how small the mental capital we receive from our parents, it may be increased; no man is born incapable of growth.
 Heredity counts for something. We are born with subconscious mental tendencies; as, for instance, a tendency to melancholy, or cowardice, or to ill-temper; but all these subconscious tendencies may be overcome. When the real man awakens and comes forth he can throw them off very easily. Nothing of this kind need keep you down; if you have inherited undesirable mental tendencies, you can eliminate them and put desirable tendencies in their places. An inherited mental trait is a habit of thought of your father or mother impressed upon your subconscious mind: you can substitute the opposite impression by forming the opposite habit of thought. You can substitute a habit of cheerfulness for a tendency to despondency: you can overcome cowardice or ill-temper.
 Heredity may count for something, too, in an inherited conformation of the skull. There is something in phrenology. If not so much as its exponents claim for it: it is true that the different faculties are localized in the brain, and that the power of a faculty depends upon the number of active brain cells in its area. A faculty whose brain area is large is likely to act with more power than one whose cranial section is small; hence persons with certain conformations of the skull show talent as musicians, orators, mechanics, and so on. It has been argued from this that a man’s cranial formation must, to a great extent, decide his station in life, but this is an error. It has been found that a small brain section, with many fine and active cells, gives as powerful expression to faculty as a larger brain with coarser cells; and it has been found that by turning the Principle of Power into any section of the brain, with the will And purpose to develop a particular talent, the brain cells may be multi plied indefinitely. Any faculty, power, or talent you possess, no matter how small or rudimentary, may be increased; you can multiply the brain cells in this particular area until it acts as powerfully as you wish. It is true that you can act most easily through those faculties that are now most largely developed; you can do, with the least effort, the things which “come naturally”; but it is also true that if you will make the necessary effort you can develop any talent. You can do what you desire to do and become what you want to be. When you fix upon some ideal and proceed as hereinafter directed, all the power of your being is turned into the faculties required in the realization of that ideal; more blood and nerve three go to the corresponding sections of the brain, and the cells are quickened, increased, and multiplied in number. The proper use of the mind of man will build a brain capable of doing what the mind wants to do.
 The brain does not make the man; the man makes the brain.
 Your place in life is not fixed by heredity.
 Nor are you condemned to the lower levels by circumstances or lack of opportunity. The Principle of Power in man is sufficient for all the requirements of his soul. No possible combination of circumstances can keep him down, if he makes his personal attitude right and determines to rise. The power which formed man and purposed him for growth also controls the circumstances of society, industry, and government; and this power is never divided against itself. The power which is in you is in the things around you, and when you begin to move forward, the things will arrange themselves for your advantage, as described in later chapters of this book. Man was formed for growth, and all things external were designed to promote his growth. No sooner does a man awaken his soul and enter on the advancing way than he finds that not only is God for him, but nature, society, and his fellow man are for him also; and all things work together for his good if he obeys the law. Poverty is no bar to greatness, for poverty can always be removed. Martin Luther, as a child, sang in the streets for bread. Linnaeus the naturalist had only forty dollars with which to educate himself; he mended his own shoes and often had to beg meals from his friends. Hugh Miller, apprentice to a stone mason, began to study geology in a quarry, George Stephenson, inventor or the locomotive engine, and one of the greatest of civil engineers, was coal miner, working in mine, when he awakened and began to think. James Watt was a sickly child, and was not strong enough to be sent to school. Abraham Lincoln was a poor boy. In each of these cases we see a Principle of Power in the man which lifts him above all opposition and adversity.
 There is a Principle of Power in you if you use it and apply it in a certain way you can overcome all heredity, and master all circumstances and conditions and become a great and powerful personality.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f4f1c892-889e-4a3c-ac2a-9c57682d492f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068570</t>
   </si>
   <si>
-    <t>Discover The Science of Being Great by Wallace D. Wattles. This book is published by General Press in eBook format, ISBN 9789388760515, ASIN B07PCWGGXF, under Self-Help.</t>
+    <t>Discover The Science of Being Great by Wallace D. Wattles. This book is published by General Press in eBook format, ISBN 9789388760515, ASIN B07PCWGGXF, under Self-Help, Philosophy, Personal Development.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -752,85 +758,89 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>108</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>86.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>