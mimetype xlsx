--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,50 +132,56 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>The Science of Being Well</t>
   </si>
   <si>
     <t>Wallace D. Wattles</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
+  </si>
+  <si>
+    <t>New Thought</t>
+  </si>
+  <si>
+    <t>Health &amp; Wellness</t>
   </si>
   <si>
     <t>PHI000000, OCC014000, SEL027000</t>
   </si>
   <si>
     <t>2022-05-16 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>First published in 1910, ‘The Science of Being Well’ is a classic self-help book by Wallace D. Wattles, an American New Thought writer. He stays personally somewhat indistinct, but his writing has been widely quoted and remains in print in the New Thought and self-help movements. Wattles often travelled to Chicago, where he gave ‘Sunday Night Lectures’ among several leading New Thought authors. 
 This is the second volume of a series known as ‘The Science of’ trilogy or ‘Financial Success through Creative Thought’ by Wallace Delois Wattles. While the first volume, ‘The Science of Getting Rich’, is intended for those who are looking to acquire wealth and money, this one is not a philosophical treatise, but a practical guide and handbook for those whose main goal is health. It focuses on physical well-being, exploring what it means, how it can be achieved, and its effect on the mind and happiness.</t>
   </si>
   <si>
     <t>Wallace D. Wattles was an American author and a pioneer success writer. A practical author, Wattles encouraged his readers to test his theories on themselves rather than take his word as an authority, and he claimed to have tested his methods on himself and others before publishing them.
 Born in the mid 1800s during the War between the States, Wallace D. Wattles experienced a life of failure after failure, until he formulated and put into practice the principles laid out in 'The Science of Getting Rich'.
 His daughter Florence notes that in those last years, "He wrote almost constantly. It was then that he formed his mental picture. He saw himself as a successful writer, a personality of power, an advancing man, and he began to work toward the realization of this vision. He lived every page... His life was truly the powerful life."
 Although Mr. Wattles died relatively young, and although his work was largely forgotten for years, those who have studied and applied these principles throughout the 20th century have experienced remarkable results. They have gotten rich!
 Rhonda Byrne told a Newsweek interviewer that her inspiration for creating the 2006 hit film The Secret and the subsequent book by the same name, was her exposure to Wattles's The Science of Getting Rich. Byrne's daughter, Hayley, had given her mother a copy of the Wattles book to help her recover from her breakdown.</t>
   </si>
   <si>
     <t>Chapter 1
 The Principle of Health
 In the personal application of the Science of Being Well, as in that of the Science of Getting Rich, certain fundamental truths must be known in the beginning, and accepted without question. Some of these truths we state here:—
@@ -201,51 +207,51 @@
 Life cannot live without increasing, and the fundamental impulse of life is to live. It is in response to this fundamental impulse that Original Substance works, and creates. God must live; and he cannot live except as he creates and increases. In multiplying forms, He is moving on to live more.
 The universe is a Great Advancing Life, and the purpose of nature is the advancement of life toward perfection; toward perfect functioning. The purpose of nature is perfect health.
 The purpose of Nature, so far as man is concerned, is that he should be continuously advancing into more life, and progressing toward perfect life; and that he should live the most complete life possible in his present sphere of action.
 This must be so, because That which lives in man is seeking more life.
 Give a little child a pencil and paper, and he begins to draw crude figures; That which lives in him is trying to express Itself in art. Give him a set of blocks, and he will try to build something; That which lives in him is seeking expression in architecture. Seat him at a piano, and he will try to draw harmony from the keys; That which lives in him is trying to express Itself in music. That which lives in man is always seeking to live more; and since man lives most when he is well, the Principle of Nature in him can seek only health. The natural state of man is a state of perfect health; and everything in him, and in nature, tends toward health.
 Sickness can have no place in the thought of Original Substance, for it is by its own nature continually impelled toward the fullest and most perfect life; therefore, toward health. Man, as he exists in the thought of the Formless Substance, has perfect health. Disease, which is abnormal or perverted function—motion imperfectly made, or made in the direction of imperfect life—has no place in the thought of the Thinking Stuff.
 The Supreme Mind never thinks of disease. Disease was not created or ordained by God, or sent forth from him. It is wholly a product of separate consciousness; of the individual thought of man. God, the Formless Substance, does not see disease, think disease, know disease, or recognize disease. Disease is recognized only by the thought of man; God thinks nothing but health.
 From all the foregoing, we see that health is a fact or TRUTH in the original substance from which we are all formed; and that disease is imperfect functioning, resulting from the imperfect thoughts of men, past and present. If man’s thoughts of himself had always been those of perfect health, man could not possibly now be otherwise than perfectly healthy.
 Man in perfect health is the thought of Original Substance, and man in imperfect health is the result of his own failure to think perfect health, and to perform the voluntary functions of life in a healthy way. We will here arrange in a syllabus the basic truths of the Science of Being Well:—
 There is a Thinking Substance from which all things are made, and which, in its original state, permeates, penetrates, and fills the interspaces of the universe. It is the life of All.
 The thought of a form in this Substance causes the form; the thought of a motion produces the motion. In relation to man, the thoughts of this Substance are always of perfect functioning and perfect health.
 Man is a thinking center, capable of original thought; and his thought has power over his own functioning. By thinking imperfect thoughts he has caused imperfect and perverted functioning; and by performing the voluntary functions of life in a perverted manner, he has assisted in causing disease.
 If man will think only thoughts of perfect health, he can cause within himself the functioning of perfect health; all the Power of Life will be exerted to assist him. But this healthy functioning will not continue unless man performs the external, or voluntary, functions of living in a healthy manner.
 Man’s first step must be to learn how to think perfect health; and his second step to learn how to eat, drink, breathe, and sleep in a perfectly healthy way. If man takes these two steps, he will certainly become well, and remain so.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/878ad3c5-3d42-43c5-add0-6d09a965ddd4.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067681</t>
   </si>
   <si>
-    <t>Discover The Science of Being Well by Wallace D. Wattles. This book is published by General Press in Paperback format, ISBN 9789354993893, ASIN 9354993893, under Self-Help.</t>
+    <t>Discover The Science of Being Well by Wallace D. Wattles. This book is published by General Press in Paperback format, ISBN 9789354993893, ASIN 9354993893, under Self-Help, New Thought, Health and Wellness.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -763,87 +769,91 @@
       </c>
       <c r="G2" s="2">
         <v>9354993893</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>104</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>