--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,50 +132,56 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>The Science of Mind</t>
   </si>
   <si>
     <t>Ernest Holmes</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
+  </si>
+  <si>
+    <t>Motivational</t>
+  </si>
+  <si>
+    <t>New Thought</t>
   </si>
   <si>
     <t>OCC036030, OCC014000, PSY000000</t>
   </si>
   <si>
     <t>2022-06-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>First published in 1926, 'The Science of Mind' proposes a science with a new relationship between humans and God by Ernest Holmes, an American New Thought writer, teacher, and leader. He was the founder of a spiritual movement known as ‘Religious Science’, part of the greater New Thought movement. 
 It declares that people can change their lives by vigorously engaging their minds in religious activities. Holmes believed that science, philosophy, and religion could all be connected for the betterment of each individual. According to Holmes, God is a never-ending energy source, present in the whole universe. Through prayer, a person can reach God and heal spiritual, mental, and physical wounds. He believed that God's action and will occurred in the present and that with each and every choice a person makes, they are creating the Eternal Now. This thought was revolutionary, especially to New Age philosophy.</t>
   </si>
   <si>
     <t>Ernest Holmes (1887 – 1960) was the founder of the worldwide Religious Science Movement. A uniquely gifted scholar with a vast command of the world’s spiritual philosophies, his magnum opus, The Science of Mind, has been in continuous print since 1926. Other inspirational works include Creative Mind, This Thing Called You, The Art of Life, Creative Mind and Success, Love and Law, The Hidden Power of the Bible, and many others.</t>
   </si>
   <si>
     <t>Part I : The Evolution of Man’s Thought
 Instinctive Man
 If we traced man’s history back into the dim past we should come to a place where he did not consciously know himself. We should come to a place where Instinctive Man alone existed; for the self-conscious man had not yet evolved.
 Nothing can be more apparent than that man, as he now appears, is the result of growth and unfoldment. But in order to unfold, he had to have something from which to unfold, and since he is intelligent, he must have unfolded from an intelligent cause.
 Instinctive Man, then, means that Inner Something, or Life, which we do not see but which is, of course, there. We might say that Instinctive Life is God in man, or the idea of God, working through man. But if Instinctive Man is an idea of God, why is he not perfect? The answer is that he is perfect, but that as soon as individuality is evolved he must be left alone to discover himself. Even God could not make a mechanical Individuality. If man is created with the attributes of self-choice and free will, he must be let alone to make the great discovery for himself.
 Nature Waits on Man’s Self-Recognition
 We note, that from the day when Instinctive Life brought man to the point of self-choice, it let him alone, and from that day Instinctive Life has waited on man’s unfoldment. It is true that during all this time it has carried on the automatic functions of the body and has even silently told man what to do; but it has let him alone in all other ways. It may, and must, hold man as a perfect being, but it also must let him discover this fact for himself. During all of this time, however, Instinctive Life, or God, must be silently waiting for the great discovery to be made and must always be ready to respond to man’s advancement. We note this to be true along the line of man’s progress. For instance, consider the discovery of any of nature’s forces; we know that they must have always existed; but, so far as man is concerned, they exist to him only after he has discovered, and learned how to make use of them. Electricity was a reality in the universe when Moses led the Children of Israel from the land of Egypt, but neither Moses nor any of his followers knew anything about it, and so they did not receive any benefits from its use. This is true of any and all of the natural laws; they always existed, and as soon as understood may be used. In this way, Instinctive Life waits upon man’s discovery of the natural laws and his discovery of himself and his relationship to the great Whole.
@@ -759,87 +765,91 @@
       </c>
       <c r="G2" s="2">
         <v>9354990800</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>400</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>600.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>