--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -146,52 +146,59 @@
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>DRA000000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
-    <t>Perhaps the most elaborate and realistic analysis of the life of the tormented artist ever presented in dramatic form, Chekhov's ‘The Sea Gull’ portrays the struggles of Konstantin Gavrilovich Trepliov to achieve his literary ambitions and win the love of Nina, a would-be actress. Thwarted by his beautiful mother, who feels her advancing age every time she sees her adult son, frustrated by his competition with the successful writer Trigorin, Konstantin's anguish is reflected by the pain of the other characters. 
+    <t>Perhaps the most elaborate and realistic analysis of the life of the tormented artist ever presented in dramatic form, Chekhov's ‘The Sea Gull’ portrays the struggles of Konstantin Gavrilovich Trepliov to achieve his literary ambitions and win the love of Nina, a would-be actress. Thwarted by his beautiful mother, who feels her advancing age every time she sees her adult son, frustrated by his competition with the successful writer Trigorin, Konstantin's anguish is reflected by the pain of the other characters.
 In this and other plays, Chekhov pioneered a new form, Impressionistic Realism, concerned not so much with plot, but with character. Rather than focusing on action or external drama, Chekhov brings out the inner experiences and reactions of Konstantin and the others. Inspired by a real-life incident, Chekhov uses the death of the seagull to symbolize the ruined hopes and dreams of all his characters. It is a tragic masterpiece universally hailed as a seminal play, a prototype of 20th-century drama.</t>
+  </si>
+  <si>
+    <t>Anton Pavlovich Chekhov (1860–1904) was a Russian playwright, physician, and master of the short story whose works transformed modern literature and theatre. Celebrated for his profound understanding of human nature, Chekhov wrote with remarkable sensitivity, portraying ordinary lives with honesty, compassion, and quiet humor. His stories and plays continue to resonate across cultures because they capture the universal emotions of hope, disappointment, love, loneliness, and the search for meaning.
+Chekhov was born on January 29, 1860, in Taganrog, a port city in southern Russia. He grew up in a modest family, where financial hardship and his father's strict discipline shaped much of his early life. When the family relocated to Moscow after facing bankruptcy, Anton remained in Taganrog to complete his schooling before joining them several years later. To support himself while studying medicine at Moscow University, he began writing humorous sketches and short stories for newspapers and magazines. What initially served as a source of income soon revealed his extraordinary literary talent.
+After qualifying as a physician in 1884, Chekhov balanced medicine with writing, believing that both professions enriched one another. His experiences as a doctor gave him firsthand insight into human suffering, resilience, and compassion, qualities that became central to his literary voice. He also undertook humanitarian work, most notably his arduous journey to Sakhalin Island, where he documented the harsh conditions of a Russian penal colony and advocated for social reform.
+Chekhov's literary achievements include hundreds of short stories, such as The Lady with the Dog, The Bet, Ward No. 6, and The Darling, each admired for its psychological depth and understated style. His plays, including The Seagull, Uncle Vanya, Three Sisters, and The Cherry Orchard, revolutionized modern drama by emphasizing subtle emotions, everyday conversations, and the complexities of ordinary life rather than dramatic action. These works became closely associated with the Moscow Art Theatre and influenced generations of playwrights and actors.
+Despite battling tuberculosis for much of his adult life, Chekhov continued to write with unwavering dedication until his death in Germany on July 15, 1904, at the age of forty-four. Today, he is remembered as one of the greatest literary figures in history. His timeless stories and plays continue to inspire readers, writers, and theatre audiences, reflecting his enduring belief in the dignity, complexity, and quiet beauty of everyday human life.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/5296899c-9595-407c-bede-f89789e9b824.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068959</t>
   </si>
   <si>
     <t>Discover The Sea-Gull by Anton Pavlovich Chekhov. This book is published by General Press in eBook format, ISBN 9789354996924, ASIN B0BWDSC6SS, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +742,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>