--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,58 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, FIC006000</t>
   </si>
   <si>
     <t>2021-10-05 00:00:00</t>
   </si>
   <si>
     <t>‘The Secret Agent’ by Joseph Conrad tells the story of Mr. Adolf Verloc and his work as a spy against Britain. In a rough-and-ready shop in Soho in Victorian London, Mr. Verloc lives a humble existence sustaining himself, his wife, her infirm mother, and her disabled brother, Stevie. But all is not as it seems with Mr. Verloc, a secret agent in the employ of a foreign government.
 Verloc is a businessman who owns a shop which sells pornographic material, contraceptives and bric-a-brac. His friends are a group of anarchists of which Comrade Ossipon, Michaelis, and "The Professor" are the most prominent. The group produces anarchist literature in the form of pamphlets entitled F.P.—The Future of the Proletariat. 
 Although a member of an anarchist cell, Verloc is also secretly employed by the embassy of a foreign country, but Mr. Vladimir, the new First Secretary in the Embassy is not satisfied with Verloc's contribution. In order to redeem himself, Verloc must carry out an operation – the destruction of Greenwich Observatory by a bomb.</t>
+  </si>
+  <si>
+    <t>Joseph Conrad (1857–1924) was one of the most influential novelists in English literature, renowned for his profound psychological insight, masterful storytelling, and vivid portrayals of life at sea. Born in Poland but writing in his adopted English language, Conrad explored themes of morality, imperialism, isolation, courage, and the complexities of the human conscience. His novels continue to be admired for their literary brilliance and their penetrating examination of the human condition.
+Born Józef Teodor Konrad Korzeniowski on December 3, 1857, in Berdychiv, then part of the Russian Empire (now in Ukraine), Conrad came from a patriotic Polish family. His father, Apollo Korzeniowski, was a writer and political activist whose opposition to Russian rule led to the family's exile. Conrad lost both his parents while still a child, and these early experiences of hardship and displacement profoundly shaped his outlook on life and literature.
+At the age of sixteen, Conrad left Poland to pursue a career at sea. He first joined the French merchant marine and later served in the British Merchant Navy, eventually becoming a British citizen in 1886. Over nearly two decades, he traveled across the Mediterranean, the Caribbean, Southeast Asia, Australia, and Africa. These extensive voyages provided the rich experiences and authentic settings that became the foundation of his fiction.
+Although English was his third language, Conrad mastered it with extraordinary skill and began writing novels in his late thirties. His first novel, Almayer's Folly (1895), marked the beginning of a remarkable literary career. He went on to produce enduring masterpieces such as Lord Jim, Nostromo, The Secret Agent, Under Western Eyes, Typhoon, and Heart of Darkness. His works are celebrated for their complex characters, philosophical depth, and innovative narrative techniques. Heart of Darkness, in particular, remains one of the most discussed novels in world literature for its exploration of colonialism, power, and the darker aspects of human nature.
+Throughout his career, Conrad examined the moral challenges faced by individuals in extreme circumstances. His stories often asked difficult questions about loyalty, responsibility, justice, and the fragile boundaries between civilization and chaos.
+Joseph Conrad passed away on August 3, 1924, in Bishopsbourne, Kent, England. Today, he is remembered as one of the greatest novelists of the modern era. His extraordinary ability to blend adventure with profound psychological and philosophical insight has secured his place among the finest writers in world literature, inspiring readers and authors across generations.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0f6db5aa-bd6e-4a26-94c5-214543e94a48.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068811</t>
   </si>
   <si>
     <t>Discover The Secret Agent by Joseph Conrad. This book is published by General Press in eBook format, ISBN 9789391181741, ASIN B09HLLVWF4, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +744,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>