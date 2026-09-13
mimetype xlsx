--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,58 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTSMGV6</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Spirituality</t>
   </si>
   <si>
     <t>Nonfiction</t>
+  </si>
+  <si>
+    <t>SEL021000, SEL027000, OCC014000</t>
+  </si>
+  <si>
+    <t>Florence Scovel Shinn was an American artist and book illustrator who became a New Thought spiritual teacher and metaphysical writer in her middle years. Scovel Shinn was one of the best-loved early twentieth-century self-help writers. ‘The Secret Door to Success’ was the third of her metaphysical works; it was published after The Game of Life and How to Play It, and Your Word is Your Wand.
+In this, Shinn opens up our understanding of the law of attraction, the law of preparation, and the law of plenty, among other essential prosperity tenets and teachings. The text includes affirmations for health, wealth, and success, as well as strategies to try as we work toward our success: expectation, active faith, enhanced powers of perception, development of imaginative powers, and intuition.
+Within each of us, there is a door to success. The difference between people who succeed and people who do not is the knowledge of how to succeed. Let this classic book show you how to find and unlock the door to the secret knowledge of success. In a simple manner, Shinn shows you exactly how to remove the barriers that keep you from love, money, purpose, and personal power.</t>
   </si>
   <si>
     <t>Florence Scovel Shinn (September 24, 1871, Camden, New Jersey – October 17, 1940) was an American artist and book illustrator who became a New Thought spiritual teacher and metaphysical writer in her middle years. In New Thought circles, she is best known for her first book, The Game of Life and How to Play It (1925).
 Her books "Your Word Is Your Wand" and "The Game of Life and How To Play It" were released as audiobooks in 2014 and 2015 respectively and were narrated by actress Hillary Hawkins.
 Shinn is considered part of the New Thought movement, as her writings follow in the tradition of Phineas Quimby (1802–1866), Emma Curtis Hopkins (1849–1925), and both Charles Fillmore (1854–1948) and Myrtle Fillmore (1845–1931), co-founders of the Unity Church. Motivational author Louise Hay acknowledges her as an early influence.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ad1a8de3-8174-4cca-9a90-603d8172d6ef.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069198</t>
   </si>
   <si>
     <t>Discover The Secret Door to Success by Florence Scovel Shinn. This book is published by General Press in eBook format, ISBN 9789354998447, ASIN B0CFTSMGV6, under Self-Help, Spirituality, Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
@@ -723,75 +731,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="W2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>