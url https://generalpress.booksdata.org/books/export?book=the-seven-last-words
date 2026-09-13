--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,75 +135,81 @@
     <t>The Seven Last Words</t>
   </si>
   <si>
     <t>Fulton J. Sheen</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B084D316ZP</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christian Theology</t>
+  </si>
+  <si>
+    <t>Catholicism</t>
   </si>
   <si>
     <t>REL067040, REL110000</t>
   </si>
   <si>
     <t>2020-01-29 00:00:00</t>
   </si>
   <si>
     <t>Christ spoke seven times from the pulpit of the cross he was crucified on. Collectively known as ‘The Seven Last Words’, these brief but profound sayings offer eternal wellsprings of wisdom and spiritual revelation for all. In this classic work Fulton J. Sheen insightfully examines each of the seven sayings in depth. His simple, meditative essays provide a wonderfully valuable study aid for understanding the Passion, an instructive guide for prayer, and a perfect starting point for spiritual self-reflection. Analyzes the relation between the seven recorded words that Mary spoke in the Gospels and seven last words of her Son as He hung on the cross. 
 Fulton J. Sheen was unparalleled in his ability to combine theology, devotion, and the profoundest reflections on the central events of the Christian narrative. Displayed here in full are the literary and rhetorical skills of one of the greatest preachers of the 20th century. This unabridged Sheen's edition will become a source of inspiration anyone with spiritual aspirations will treasure.</t>
   </si>
   <si>
     <t>FULTON J. SHEEN (1895 – 1979) was one of the most prominent Catholic leaders in American history. He was bishop of Rochester, national director of the Society for the Propagation of the Faith, and television’s first religious broadcaster, hosting “Life is Worth Living” on the ABC network. Sheen’s cause for canonization is currently under consideration.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0bd4af67-27fc-44e5-8563-199a2a47e03f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068665</t>
   </si>
   <si>
-    <t>Discover The Seven Last Words by Fulton J. Sheen. This book is published by General Press in eBook format, ISBN 9789389716153, ASIN B084D316ZP, under Christian Books and Bibles.</t>
+    <t>Discover The Seven Last Words by Fulton J. Sheen. This book is published by General Press in eBook format, ISBN 9789389716153, ASIN B084D316ZP, under Christian Books and Bibles, Christian Theology, Catholicism.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -719,83 +725,87 @@
       <c r="F2" s="2">
         <v>9789389716153</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>210.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>