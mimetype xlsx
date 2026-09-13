--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,79 +135,103 @@
     <t>The Shepherd of the Hills</t>
   </si>
   <si>
     <t>Harold B. Wright</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>935499430X</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
+  </si>
+  <si>
+    <t>Christian Fiction</t>
   </si>
   <si>
     <t>FIC033000, FIC027270, FIC028070, DRA000000</t>
   </si>
   <si>
     <t>2022-08-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>The Shepherd of the Hills is Harold Bell Wright's mostly fictional tale of people living in the foothills of the Ozarks. First published in 1907, the story is principally concerned with the relationship of Grant Matthews, Sr., affectionately known in his community as "Old Matt", and "The Shepherd of the Hills", a wise old man who has chosen the peace of the backwoods over the hustle and bustle of the city. 
 The Shepherd is a quiet and mysterious character who is trying to recover from a tragic and troubled past. While his reclusiveness has left him largely isolated from others in the settlement, he earns the love and trust of the Matthews clan, which is one of the most respected families in the community. 
 Set against The Shepherd's story is also the touching and romantic love affair between the pretty young Samantha Lane and Grant "Young Matt" Matthews, Jr. The book has become an enduring and often adapted classic of American literature. It is beloved for its portrayal of the life and death concerns of ordinary people and for its commentary on human weaknesses, the strength of community, and the redemptive power of forgiveness and kindness.</t>
   </si>
   <si>
     <t>Harold Bell Wright (May 4, 1872 – May 24, 1944) was a best-selling American writer of fiction, essays, and nonfiction. Although mostly forgotten or ignored after the middle of the 20th century, he had a very successful career; he is said to have been the first American writer to sell a million copies of a novel and the first to make $1 million from writing fiction. Between 1902 and 1942 Wright wrote 19 books,[3] several stage plays, and many magazine articles. More than 15 movies were made or claimed to be made from Wright's stories, including Gary Cooper's first major movie, The Winning of Barbara Worth (1926) and the John Wayne film The Shepherd of the Hills (1941).</t>
   </si>
   <si>
+    <t>Harold Bell Wright’s The Shepherd of the Hills is a deeply emotional novel about grief, forgiveness, faith, loneliness, and the possibility of beginning life again. First published in 1907, the novel is set in the rugged Ozark Mountains of Missouri, where a small, isolated community lives according to its own traditions, fears, loyalties, and memories. At the center of the story is Daniel Howitt, an elderly stranger who arrives in the mountains and gradually becomes known as the “Shepherd of the Hills.” His quiet presence changes the lives of several people, especially the proud and troubled young man known as Young Matt, while also bringing an old family tragedy back into the light.
+The novel opens in the Ozark hills, a beautiful but harsh environment where the people have learned to depend on themselves and one another. Among them is Young Matt Matthews, a strong, independent, and somewhat rough young man. Matt has grown up carrying deep resentment because of painful events surrounding his family. His father died after a violent encounter with a stranger, and Matt has been raised with a powerful desire to protect his family and preserve his father’s memory. His anger is mixed with tenderness, particularly toward his mother and his younger sister Sammy Lane, whose spirited personality brings warmth to the household.
+Sammy Lane is one of the most memorable characters in the novel. She is lively, independent, affectionate, and full of energy. Unlike Matt, who tends to carry his troubles silently, Sammy has a natural ability to bring light into difficult situations. She becomes romantically involved with Young Matt, but their relationship is complicated by Matt’s emotional burdens and by the expectations of their community. Sammy’s optimism gives her strength, but she is also deeply affected by the secrets and tragedies surrounding her family.
+Into this world comes Daniel Howitt, a wealthy and educated man who appears completely out of place among the mountain people. Rather than arriving with an attitude of superiority, however, he chooses to live simply. He buys a piece of land in the hills and builds a small home for himself. The local people are suspicious of him at first. They do not understand why a man who seems to have wealth and education would voluntarily leave his former life and settle in such a remote place.
+Howitt gradually earns the nickname “Shepherd” because of the calm, compassionate, and almost spiritual way in which he treats people. He does not attempt to control the community or lecture its residents. Instead, he listens to them, helps them, and quietly demonstrates another way of living. His kindness is especially significant because many of the people around him have been shaped by bitterness, poverty, fear, and old wounds.
+The relationship between the Shepherd and Young Matt becomes one of the novel’s central emotional threads. Matt initially distrusts Howitt, partly because he senses that the older man is connected in some way with his family’s past. The Shepherd, however, does not respond to Matt’s hostility with anger. He understands that Matt’s bitterness comes from pain. Rather than fighting him, he gives Matt time to discover the truth for himself.
+The romance between Sammy and Matt adds another layer to the story. Sammy loves Matt deeply, but she wants him to move beyond the anger that controls so much of his life. Matt’s love for Sammy is genuine, yet his emotional wounds make it difficult for him to accept happiness. He believes that loyalty to his father requires him to remain angry. His struggle becomes a conflict between the past and the possibility of a different future.
+As the story progresses, the Shepherd’s connection to the Matthews family becomes increasingly important. The mystery surrounding the death of Matt’s father and the suffering of his mother gradually comes into focus. The novel reveals that the truth is far more complicated than the version of events Matt has carried throughout his life. What he believes about his family history has been shaped by incomplete knowledge, grief, and misunderstanding.
+This revelation is central to the novel’s message about forgiveness. Matt has built much of his identity around resentment. His anger gives him a sense of purpose, but it also prevents him from living freely. When the truth finally emerges, he must confront the painful possibility that the person he has hated may not be the person he imagined. More importantly, he must decide whether he will continue allowing an old tragedy to control his future.
+The Shepherd himself is also a wounded man. His generosity is not the product of an easy life. His own past contains profound sorrow, guilt, and loss. This makes his compassion more meaningful. He understands suffering because he has experienced it personally. His decision to live among the mountain people becomes part of his own search for peace and redemption.
+The natural setting plays an important role throughout the novel. The mountains are not simply scenery; they represent both hardship and beauty. The isolated landscape reflects the emotional lives of the characters. The hills can seem lonely and unforgiving, but they also offer peace, freedom, and the possibility of renewal. Wright repeatedly uses the natural world to reinforce the spiritual themes of the story.
+Faith is another major theme. Wright’s Christianity is expressed less through formal religious instruction than through compassion, sacrifice, forgiveness, and service. The Shepherd does not simply tell people to become better; he tries to live according to the values he believes in. His example suggests that faith becomes meaningful when it is translated into action.
+The novel also explores the difference between justice and revenge. Young Matt initially believes that honoring his father means holding onto hatred. The Shepherd represents another possibility: that true strength may lie in forgiveness. Forgiveness in the novel does not mean pretending that suffering never happened. Instead, it means refusing to let suffering determine the rest of one’s life.
+Sammy Lane provides an important emotional counterbalance to the darker elements of the story. Her love, courage, and vitality demonstrate the possibility of hope even in a difficult environment. Through her relationship with Matt, the novel suggests that love can help a person imagine a future beyond inherited pain.
+Ultimately, The Shepherd of the Hills is a story about healing. Its characters are haunted by the past, but the novel gradually shows that the past does not have to remain a prison. The Shepherd becomes a symbol of quiet redemption, demonstrating that compassion can reach people who have become hardened by suffering. Young Matt’s journey is especially significant because he must learn that strength is not merely the ability to fight or endure. Sometimes strength means accepting an uncomfortable truth, releasing hatred, and allowing oneself to love again.
+Harold Bell Wright’s novel remains memorable because it combines romance, family mystery, spiritual reflection, and vivid descriptions of rural life into a story about the human need for forgiveness. Beneath its sentimental style lies a simple but enduring message: people are often shaped by wounds they did not choose, but they still have the power to decide what those wounds will mean. Through love, truth, compassion, and forgiveness, even a life marked by tragedy can begin again.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/23b8e775-334d-4fd5-9feb-629309cbb7c5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068176</t>
   </si>
   <si>
-    <t>Discover The Shepherd of the Hills by Harold B. Wright. This book is published by General Press in Paperback format, ISBN 9789354994302, ASIN 935499430X, under Christian Books and Bibles.</t>
+    <t>Discover The Shepherd of the Hills by Harold B. Wright. This book is published by General Press in Paperback format, ISBN 9789354994302, ASIN 935499430X, under Christian Books and Bibles, Christianity, Christian Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -725,85 +749,91 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>272</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>395.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>