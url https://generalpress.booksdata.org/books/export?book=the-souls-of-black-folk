--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -146,53 +146,59 @@
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
     <t>Autobiographies</t>
   </si>
   <si>
     <t>BIO002010, LCO002010</t>
   </si>
   <si>
     <t>2020-08-21 00:00:00</t>
   </si>
   <si>
-    <t>When ‘The Souls of Black Folk’ was first published in 1903, it had a galvanizing effect on the conversation about race in America—and it remains both a touchstone in the literature of African America and a beacon in the fight for civil rights. This landmark book is a founding work in the literature of black protest. W. E. B. Du Bois (1868–1963) played a key role in developing the strategy and program that dominated early 20th-century black protest in America. In this collection of essays, first published together in 1903, he eloquently affirms that it is beneath the dignity of a human being to beg for those rights that belong inherently to all mankind. W. E. B. Du Bois combines history and stirring autobiography to reflect on the magnitude of American racism and to chart a path forward against oppression, and introduces the now-famous concepts of the color line, the veil, and double-consciousness.
-[...1 lines deleted...]
-W. E. B. Du Bois was a public intellectual, sociologist, and activist on behalf of the African American community. He profoundly shaped black political culture in the United States through his founding role in the NAACP, as well as internationally through the Pan-African movement. Du Bois's sociological and historical research on African-American communities and culture broke ground in many areas, including the history of the post-Civil War Reconstruction period. Du Bois was also a prolific author of novels, autobiographical accounts, innumerable editorials and journalistic pieces, and several works of history.</t>
+    <t>When ‘The Souls of Black Folk’ was first published in 1903, it had a galvanizing effect on the conversation about race in America—and it remains both a touchstone in the literature of African America and a beacon in the fight for civil rights. This landmark book is a founding work in the literature of black protest. W. E. B. Du Bois (1868–1963) played a key role in developing the strategy and program that dominated early 20th-century black protest in America. In this collection of essays, first published together in 1903, he eloquently affirms that it is beneath the dignity of a human being to beg for those rights that belong inherently to all mankind. W. E. B. Du Bois combines history and stirring autobiography to reflect on the magnitude of American racism and to chart a path forward against oppression, and introduces the now-famous concepts of the color line, the veil, and double-consciousness.</t>
+  </si>
+  <si>
+    <t>W.E.B. Du Bois (1868–1963) was one of the most influential intellectuals, writers, historians, and civil rights leaders in American history. A pioneering scholar and passionate advocate for racial equality, he devoted his life to challenging discrimination and expanding opportunities for African Americans. Through his powerful books, academic research, and public activism, Du Bois became a leading voice for justice, education, and human dignity during a period of profound social change.
+William Edward Burghardt Du Bois was born on February 23, 1868, in Great Barrington, Massachusetts. Growing up in a relatively integrated community allowed him to pursue education with strong local support. An outstanding student, he attended Fisk University in Tennessee, where he experienced the harsh realities of racial segregation for the first time. He later studied at Harvard University, becoming the first African American to earn a Ph.D. from the institution in 1895. He also pursued advanced studies at the University of Berlin, where he deepened his understanding of history, economics, and sociology.
+Du Bois believed that education and intellectual achievement were essential to achieving equality. His groundbreaking book The Souls of Black Folk (1903) introduced the influential concept of "double consciousness," describing the inner conflict experienced by African Americans living in a society marked by racial prejudice. The work remains one of the most important books in American literature and social thought.
+Beyond his scholarship, Du Bois was a tireless activist. In 1909, he became one of the founding members of the National Association for the Advancement of Colored People (NAACP) and served for many years as the editor of its magazine, The Crisis. Through essays, editorials, and investigative reporting, he fought against racial violence, segregation, and unequal treatment while encouraging political participation and educational advancement.
+In his later years, Du Bois broadened his interests to include global justice, colonialism, and peace movements. He eventually moved to Ghana, where he worked on the Encyclopedia Africana. He died there on August 27, 1963, just one day before the historic March on Washington in the United States.
+Today, W.E.B. Du Bois is remembered as a visionary thinker whose scholarship and activism transformed conversations about race, democracy, and equality. His enduring legacy continues to inspire historians, educators, writers, and advocates for social justice around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/49dc4d46-23de-4e4c-b91c-5e61de9f294e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068713</t>
   </si>
   <si>
     <t>Discover The Souls of Black Folk by W.E.B. Du Bois. This book is published by General Press in eBook format, ISBN 9788194748694, ASIN B08G68F3T6, under Biographies and Memoirs, Autobiographies.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +742,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>