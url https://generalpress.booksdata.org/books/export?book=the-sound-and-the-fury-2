--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,81 +134,108 @@
   <si>
     <t>The Sound and the Fury</t>
   </si>
   <si>
     <t>William Faulkner</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Literary Fiction</t>
+  </si>
+  <si>
+    <t>Southern Fiction</t>
   </si>
   <si>
     <t>FIC019000, FIC027040, FIC014000</t>
   </si>
   <si>
     <t>2021-07-07 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>The Sound and the Fury' is the tragedy of the Compson family, featuring some of the most memorable characters in literature: beautiful, rebellious Caddy; the manchild Benjy; haunted, neurotic Quentin; Jason, the brutal cynic; and Dilsey, their black servant. Their lives fragmented and harrowed by history and legacy, the character’s voices and actions mesh to create what is arguably Faulkner’s masterpiece and one of the greatest novels of the twentieth century. Divided into four sections, the history is narrated by three Compson brothers—Benjamin, Quentin, and Jason—followed by a section by an omniscient narrator.</t>
   </si>
   <si>
     <t>Born in 1897 in New Albany, Mississippi, William Faulkner was the son of a family proud of their prominent role in the history of the south. He grew up in Oxford, Mississippi, and left high school at fifteen to work in his grandfather's bank.
 Rejected by the US military in 1915, he joined the Canadian flyers with the RAF, but was still in training when the war ended. Returning home, he studied at the University of Mississippi and visited Europe briefly in 1925.
 His first poem was published in The New Republic in 1919. His first book of verse and early novels followed, but his major work began with the publication of The Sound and the Fury in 1929. As I Lay Dying (1930), Sanctuary (1931), Light in August (1932), Absalom, Absalom! (1936) and The Wild Palms (1939) are the key works of his great creative period leading up to Intruder in the Dust (1948). During the 1930s, he worked in Hollywood on film scripts, notably The Blue Lamp, co-written with Raymond Chandler.
 William Faulkner was awarded the Nobel Prize for Literature in 1949 and the Pulitzer Prize for The Reivers just before his death in July 1962.</t>
   </si>
   <si>
+    <t>William Faulkner’s The Sound and the Fury is one of the most important and challenging American novels of the twentieth century. Published in 1929, the novel tells the tragic story of the Compson family, an aristocratic Southern family whose wealth, social standing, and sense of identity are steadily collapsing. Rather than telling the story in a straightforward chronological order, Faulkner presents it through four dramatically different sections, three of them centered on members of the Compson family and the final section narrated from a more external perspective. The result is a novel about memory, loss, time, family, guilt, social decline, and the difficulty of understanding reality when the past continually intrudes upon the present. Its title comes from Shakespeare’s Macbeth, emphasizing the novel’s concern with human life, mortality, and the apparent meaninglessness of suffering.
+At the center of The Sound and the Fury is the Compson family of Jefferson, Mississippi. The family once possessed social prestige and property, but by the time of the novel they are in serious decline. The family includes Jason Compson III, a disappointed and alcoholic father; Caroline Compson, a self-absorbed mother obsessed with illness and family respectability; their children Quentin, Caddy, Jason, and Benjy; and later Caddy’s daughter, Miss Quentin. Each member of the family responds differently to the breakdown around them. The novel’s emotional center, however, is Caddy Compson. Although she does not narrate any section herself, her presence dominates the entire book. Her relationships with her brothers, particularly Benjy and Quentin, shape the family’s emotional history and reveal how destructive the Compson household has become.
+The first section is narrated by Benjy Compson, a cognitively disabled thirty-three-year-old man. Benjy cannot understand events in the organized way that most people do, and Faulkner uses his consciousness to create one of the most famous examples of stream-of-consciousness narration in modern literature. Benjy experiences time differently. One moment he may be in the present, and the next a smell, sound, word, or physical sensation can transport him into a memory from years earlier. He does not consciously explain the connection. Past and present simply exist together in his mind. This makes the opening section difficult at first, but it also allows readers to experience the Compson family's emotional history without receiving a conventional explanation of it.
+Benjy is deeply attached to Caddy. As children, Caddy treats him with kindness and protects him from the cruelty and indifference that characterize much of the household. She understands his needs better than most people do. Her eventual departure from the family therefore becomes one of the deepest losses of Benjy's life. The first section moves among scenes from different periods, gradually revealing what happened to the Compsons. We learn about childhood games, Caddy's developing sexuality, the family's changing circumstances, and the separation of the siblings. Benjy does not understand the larger significance of these events, but readers gradually piece the story together.
+The importance of Caddy becomes especially clear through Benjy's reactions to changes in her life. When Caddy begins wearing perfume, Benjy reacts strongly because her familiar smell has changed. This apparently simple detail becomes emotionally significant because Benjy experiences the change as a loss of the sister he once knew. He cannot explain sexual maturity, social expectations, or family shame, but he can sense that something fundamental has changed. His perspective therefore gives the novel a tragic innocence. Benjy does not judge people according to social rules. He simply knows when someone he loves is present, absent, kind, or cruel.
+The second section shifts dramatically to Quentin Compson, Caddy's older brother. Set primarily on June 2, 1910, it takes place shortly before Quentin's suicide at Harvard. Unlike Benjy, Quentin is highly intelligent and intensely self-conscious, but his intelligence does not save him. He is obsessed with time, honor, virginity, sexuality, and his relationship with Caddy. His consciousness is fractured because he cannot accept that the past is gone. For Quentin, time is not simply a sequence of moments moving forward. It is an enemy that continually takes things away.
+Quentin's relationship with Caddy is the emotional center of his section. He loves her obsessively and becomes deeply disturbed by her sexual relationships and eventual pregnancy. Quentin associates Caddy's virginity with family honor, although his feelings are much more complicated than simple concern for reputation. He wants to protect her, but he also wants to preserve an idealized version of their childhood. He cannot accept that Caddy is becoming an independent adult with desires and choices of her own.
+Quentin's obsession with time is symbolized by his father's gift of a watch. The watch is supposed to help him manage time, but Quentin becomes almost tortured by its ticking. His father tells him, in effect, that the watch is not the time itself, but Quentin cannot separate the mechanical measurement of time from his emotional experience of loss. The ticking becomes a reminder that every moment disappears. He tries to escape this reality by living mentally in the past. His memories of Caddy become more powerful than his actual circumstances.
+Quentin's tragedy is that he cannot accept change. He wants to preserve childhood, preserve Caddy, preserve family honor, and somehow stop time. But none of these things can be preserved. His inability to reconcile himself with reality ultimately leads to suicide. His death represents not simply personal despair but the destructive consequences of the Compson family's rigid ideas about honor, sexuality, masculinity, and social status. Quentin is destroyed by a past he cannot release.
+The third section, narrated by Jason Compson, takes place on April 6, 1928, eighteen years after Quentin's suicide. Jason is perhaps the most openly unpleasant member of the family. He is bitter, selfish, resentful, racist, dishonest, and obsessed with money. He believes that life has cheated him. He had expected to receive a good position and financial security, but circumstances repeatedly disappointed him. His resentment is particularly directed toward Caddy, whom he blames for the family's problems.
+Caddy's daughter, Miss Quentin, becomes one of Jason's main targets. After Caddy's pregnancy, her husband abandons her, and Caddy is separated from her daughter. Miss Quentin is left in the care of the Compson family. Jason controls the money Caddy sends for her daughter's support, secretly keeping it for himself. His treatment of Miss Quentin reveals the depth of his corruption. He presents himself as the responsible adult protecting family interests, but in reality he exploits the people who depend upon him.
+Jason's narration is much more linear than Benjy's or Quentin's, but it is psychologically distorted in a different way. Jason sees himself as a victim. He constantly complains about what others have done to him, rarely recognizing his own cruelty. His obsession with money represents a degraded version of the family values that Quentin once defended. Quentin was destroyed by an idealized concept of honor; Jason has abandoned ideals altogether and reduced life to financial calculation and personal advantage.
+Miss Quentin's rebellion against Jason is one of the few signs of escape in the novel. She secretly meets a young man and eventually runs away with him. She also steals money that Jason has hidden. Jason responds with fury, but his anger exposes his hypocrisy. He has stolen money from her for years, yet he considers her theft unforgivable. Her escape is therefore both a personal rebellion and a symbolic break from the Compson family's destructive past.
+The final section shifts away from the intense first-person consciousness of the brothers and focuses more externally on Dilsey, the Black servant who has remained with the Compson family through generations of decline. This section provides a crucial contrast to the first three. Dilsey is not obsessed with the past in the way Quentin is, nor is she consumed by resentment like Jason. She represents endurance, stability, compassion, and moral strength. While the Compson family disintegrates, Dilsey continues to care for others.
+The final section also brings together several threads of the novel. Benjy remains dependent and emotionally vulnerable. Mrs. Compson remains self-absorbed. Jason becomes increasingly frantic after discovering that money is missing. Dilsey, meanwhile, continues her responsibilities despite the family's chaos. Her presence gives the final section a moral perspective that the earlier narrators lack. She sees suffering but does not allow suffering to destroy her capacity for care.
+One of the most important themes in The Sound and the Fury is the nature of time. Faulkner does not treat time as a simple chronological progression. For Benjy, the past and present coexist. For Quentin, the past is something he desperately wants to recover. For Jason, the past is something he uses to justify his resentment. For Dilsey, time is endured rather than obsessively analyzed. These different relationships with time demonstrate that the meaning of the past depends partly on the person remembering it.
+Another major theme is the decline of the Southern aristocracy. The Compsons represent an old social order that is losing its power. Their tragedy is partly caused by their inability to adapt. They continue to cling to ideas of family honor and social superiority even as their financial and emotional foundations disappear. Faulkner does not romanticize this world. Its racial hierarchy, rigid gender expectations, obsession with reputation, and emotional repression are shown as deeply damaging.
+Caddy is especially important because she becomes the object onto which the men of the family project their fears. Quentin sees her sexuality as a threat to family honor. Jason blames her for his disappointments. Benjy simply loves her and mourns her absence. Caddy herself is never given a narrative voice, which is one of the novel's most significant structural choices. Readers encounter her through the memories, judgments, and emotions of others. In this sense, Caddy becomes both a real person and a symbol of everything the Compsons cannot control: change, sexuality, adulthood, independence, and the passage of time.
+The title, The Sound and the Fury, comes from Macbeth's famous reflection on life as “a tale told by an idiot, full of sound and fury, signifying nothing.” Faulkner's use of the phrase is particularly fitting because the novel is filled with noise, anger, memory, suffering, and attempts to impose meaning on experience. Yet the novel itself complicates the idea that everything signifies nothing. The Compsons may fail to create meaningful lives, but the novel finds meaning in their failures. Their suffering reveals how destructive it can be to live entirely in the past, entirely for money, or entirely according to rigid social expectations.
+Ultimately, The Sound and the Fury is a novel about loss and the inability to accept change. Benjy loses Caddy without fully understanding why. Quentin loses the childhood world he wants to preserve. Jason loses any genuine capacity for love or connection because resentment consumes him. The Compson family loses its social position and emotional coherence. Yet Dilsey endures. Her quiet strength provides the novel with a counterpoint to the Compsons' obsession with themselves.
+For readers looking for an in-depth summary of The Sound and the Fury by William Faulkner, the novel can be understood as the story of a family destroyed by its inability to adapt to reality. Through four contrasting sections, Faulkner shows how the same family history can look radically different depending on who remembers it. Benjy experiences the past as fragments, Quentin experiences it as an unbearable obsession, Jason manipulates it to justify his bitterness, and Dilsey survives it with patience and dignity. The result is not an easy family saga but a profound exploration of memory, identity, grief, time, and the collapse of an old social order.
+The enduring power of The Sound and the Fury comes from Faulkner's willingness to make readers experience confusion before understanding. The fragmented narrative forces us to reconstruct the Compson story just as the characters themselves struggle to make sense of their lives. The novel ultimately suggests that the past cannot be recovered, innocence cannot be permanently preserved, and family history cannot protect people from change. What matters is how individuals respond to loss. Quentin and Jason are consumed by it; Benjy remains trapped within it; Dilsey lives through it. In that contrast lies the novel's deepest insight: life continues to move forward even when the human heart desperately wants to turn back.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/12819424-c33f-4960-9292-332e85bee925.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068139</t>
   </si>
   <si>
-    <t>Discover The Sound and the Fury by William Faulkner. This book is published by General Press in Hardcover format, ISBN 9789390492749, ASIN 9390492742, under Literature and Fiction, Classics.</t>
+    <t>Discover The Sound and the Fury by William Faulkner. This book is published by General Press in Hardcover format, ISBN 9789390492749, ASIN 9390492742, under Literature and Fiction, Literary Fiction, Southern Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -729,84 +756,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>280</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>595.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>