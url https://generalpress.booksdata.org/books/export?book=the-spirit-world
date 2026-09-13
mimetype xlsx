--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,59 +137,70 @@
   <si>
     <t>Clarence Larkin</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08LK7L74N</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
+    <t>Christianity</t>
+  </si>
+  <si>
+    <t>Religion</t>
+  </si>
+  <si>
     <t>REL058010, BIB001020</t>
   </si>
   <si>
     <t>2020-10-08 00:00:00</t>
   </si>
   <si>
-    <t>In ‘The Spirit World’, Clarence Larkin explains the various elements of the spiritual world of Christianity; including demons; the underworld; resurrection; and man's relationship to the spirits. Unafraid to tackle topics often ignored or relegated to the barest mention by other theologians, in ‘The Spirit World’, Clarence Larkin delves deeply into the topics such as hell, Satan and demonic manifestations. His accessible style is made further comprehensible by the myriad drawings and charts, which visually portray concepts which first appeared in the Bible. For decades in his role as a preacher and theologian, Larkin immersed himself in the depths of Biblical lore. His studies ranged from explaining obscure or cryptic books of the Bible, to clarifying the manifestations of spirits good and evil, and how these corporeal beings interact with one another and with humans. The machinations behind phenomena such as resurrection, fallen angels and the journey of the soul to the afterlife are topics which Larkin explains.
-[...1 lines deleted...]
-American Baptist pastor and author CLARENCE LARKIN (1850-1924) was born in Pennsylvania, and later set up his ministry there. He wrote extensively and popularly on a wide range of Biblical and theological matters.</t>
+    <t>The Spirit World Clarence Larkin explains the various elements of the spiritual world of Christianity; including demons; the underworld; resurrection; and man's relationship to the spirits. Unafraid to tackle topics often ignored or relegated to the barest mention by other theologians, in ‘The Spirit World’, Clarence Larkin delves deeply into the topics such as hell, Satan and demonic manifestations. His accessible style is made further comprehensible by the myriad drawings and charts, which visually portray concepts which first appeared in the Bible. For decades in his role as a preacher and theologian, Larkin immersed himself in the depths of Biblical lore. His studies ranged from explaining obscure or cryptic books of the Bible, to clarifying the manifestations of spirits good and evil, and how these corporeal beings interact with one another and with humans. The machinations behind phenomena such as resurrection, fallen angels and the journey of the soul to the afterlife are topics which Larkin explains.</t>
+  </si>
+  <si>
+    <t>Clarence Larkin (1850–1924) was an American Baptist pastor, Bible teacher, illustrator, and author whose detailed charts and writings on biblical prophecy made him one of the most influential Christian dispensational scholars of the early twentieth century. Renowned for his ability to present complex theological concepts through clear visual diagrams and systematic explanations, Larkin helped generations of readers better understand biblical history, prophecy, and Christian doctrine. His books continue to be widely studied by students of the Bible, particularly those interested in eschatology, the study of the end times.
+Larkin was born on October 28, 1850, in Chester, Delaware County, Pennsylvania. Before entering Christian ministry, he trained as a mechanical engineer and worked as a draftsman. He later became a successful businessman. His technical background proved invaluable when he began illustrating biblical teachings, enabling him to create precise and visually engaging charts that made difficult theological subjects easier to grasp. In his late thirties, after experiencing a deep spiritual commitment to the Christian faith, he entered the ministry and was ordained as a Baptist pastor.
+Although Larkin faithfully served local congregations, he became best known through his teaching and writing rather than through public preaching. His engineering skills combined with his passion for Scripture produced a distinctive style of biblical instruction. His most celebrated work, Dispensational Truth (1918), featured hundreds of carefully designed illustrations, timelines, and charts that explained God's plan of redemption, the dispensations, prophetic events, and the structure of the Bible. Other important works, including Rightly Dividing the Word, The Book of Daniel, and The Book of Revelation, further explored biblical prophecy with remarkable clarity and organization.
+Larkin emphasized careful study of the Scriptures and encouraged readers to approach the Bible as a unified revelation of God's purposes throughout history. His teachings became especially influential among evangelical Christians who embraced dispensational theology. While some of his prophetic interpretations have been debated by scholars from different theological traditions, his commitment to systematic Bible study and his innovative teaching methods have earned enduring respect.
+Clarence Larkin passed away in 1924, leaving behind a remarkable legacy of biblical scholarship and Christian education. His illustrated books remain in print more than a century later, continuing to guide pastors, teachers, students, and readers interested in understanding the Bible's prophetic message. Remembered for his clarity, precision, and unwavering devotion to Scripture, Larkin remains one of the most recognizable and influential figures in the history of modern biblical teaching.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/acca8f0b-48e2-422a-986a-2ec5db185fdd.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068739</t>
   </si>
   <si>
     <t>Discover The Spirit World by Clarence Larkin. This book is published by General Press in eBook format, ISBN 9789390492138, ASIN B08LK7L74N, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,81 +728,87 @@
       <c r="F2" s="2">
         <v>9789390492138</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>