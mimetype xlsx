--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,64 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CDGFVMCB</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Spirituality</t>
   </si>
   <si>
     <t>Religion</t>
+  </si>
+  <si>
+    <t>PHI005000, POE001000</t>
+  </si>
+  <si>
+    <t>‘The Spiritual Emerson: Essential Works by Ralph Waldo Emerson’ is a concise volume that collects the core writings that have made Ralph Waldo Emerson a key source of insight for spiritual seekers of every faith. Here is the essential collection of Emerson’s spiritual thoughts for those readers who understand the transformative quality of ideas. It is concise and suited to years of rereading and contemplation, offering essays that trace the arc of the inner message brought by America’s ‘Yankee Mystic’.
+It features many of Emerson’s landmark works. Yet also included are overlooked classics, such as the essays ‘Fate’ and ‘Success’, which served as major sources of inspiration to some of the leading American metaphysical thinkers of the late nineteenth and early twentieth centuries. The introduction by religious scholar and philosopher Jacob Needleman frames—historically and philosophically—the development of Emerson’s thought and explores why it has such a powerful hold on us today.</t>
+  </si>
+  <si>
+    <t>Ralph Waldo Emerson (1803–1882) was one of America's greatest essayists, philosophers, poets, and public speakers. As the leading figure of the Transcendentalist movement, he encouraged people to trust their own judgment, seek spiritual truth through nature, and value individual freedom and self-reliance. His writings profoundly influenced American literature, philosophy, and social thought, inspiring generations of thinkers, writers, and reformers around the world.
+Emerson was born on May 25, 1803, in Boston, Massachusetts, into a family of ministers. His father, William Emerson, died when Ralph was still a child, leaving the family to face financial hardship. Despite these challenges, Emerson received an excellent education, graduating from Harvard College in 1821. He later followed the family tradition by becoming a Unitarian minister. However, growing doubts about traditional religious practices led him to resign from the ministry in 1832, choosing instead to pursue a life devoted to writing, teaching, and public lectures.
+After traveling through Europe, Emerson met influential thinkers such as Thomas Carlyle, Samuel Taylor Coleridge, and William Wordsworth. These encounters broadened his intellectual horizons and helped shape his philosophical ideas. Upon returning to the United States, he settled in Concord, Massachusetts, which became a center of literary and philosophical activity. There, he formed close friendships with writers including Henry David Thoreau, Margaret Fuller, and Bronson Alcott, all of whom contributed to the Transcendentalist movement.
+Emerson's essays, including Nature, Self-Reliance, The American Scholar, and The Over-Soul, encouraged readers to cultivate independence, moral courage, and a deep appreciation for the natural world. He believed that every individual possessed an inner spiritual strength capable of guiding a meaningful life. His lectures attracted large audiences across America, where he spoke on education, democracy, culture, and social reform. Although primarily known as an essayist, he also wrote poetry that reflected his philosophical ideals and love of nature.
+Ralph Waldo Emerson died on April 27, 1882, in Concord at the age of seventy-eight. Today, he is remembered as one of the founding voices of American intellectual life. His timeless ideas about self-confidence, creativity, personal responsibility, and the unity of humanity and nature continue to resonate with readers across cultures, making him one of the most enduring and influential thinkers in literary history.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a745f141-9c26-4c8a-8271-ab9ff1534478.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069136</t>
   </si>
   <si>
     <t>Discover The Spiritual Emerson by Ralph Waldo Emerson. This book is published by General Press in eBook format, ISBN 9789354997730, ASIN B0CDGFVMCB, under Self-Help, Spirituality, Religion.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -718,73 +732,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
-      <c r="W2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>