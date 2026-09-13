--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,73 +134,87 @@
   <si>
     <t>The Story of the Greeks</t>
   </si>
   <si>
     <t>H.A. Guerber</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDVQ3LD</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Literature &amp; Fiction</t>
+    <t>Children's Books</t>
+  </si>
+  <si>
+    <t>Ancient History</t>
+  </si>
+  <si>
+    <t>Education &amp; Reference</t>
   </si>
   <si>
     <t>FIC029000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>In ‘The Story of the Greeks’, historian and mythologist H.A. Guerber presents an engaging overview of ancient Greek life, from the earliest inhabitants of the Greek peninsula to its eventual conquest by Rome. Written specifically for students, Guerber focuses her narrative on significant individuals and the roles they played in history. She also covers important Greek myths and the meanings they had for the people of the time.
 From mythical origin stories to the founding and development of Greek city-states, Guerber tells of the Peloponnesian War and Spartan military domination; the great Athenian philosophers, Socrates and Plato; the rise of Macedon under Philip and his son Alexander the Great; Ancient Greek drama; the Olympic Games; the Colossus of Rhodes; and much more.</t>
   </si>
   <si>
+    <t>H. A. Guerber (1859–1929), born Hélène Adeline Guerber, was a distinguished American author, educator, and historian best known for making history, mythology, and classical literature accessible to young readers. Through her engaging storytelling and clear, elegant prose, she introduced generations of students to the civilizations, legends, and historical figures that shaped the Western world. Her books continue to be valued for their educational richness and enduring readability.
+Born in 1859 in New Orleans, Louisiana, Guerber came from a family of European heritage and received a broad education that included literature, languages, history, and music. She developed a lifelong passion for teaching and believed that learning should be both informative and enjoyable. Rather than presenting history as a collection of dates and events, she sought to bring the past to life through vivid narratives and memorable characters.
+Guerber began her career as an educator before turning to writing educational books. She quickly earned a reputation for presenting complex historical and mythological subjects in language that was both simple and engaging. Among her best-known works are The Myths of Greece and Rome, The Story of the Greeks, The Story of the Romans, Legends of the Middle Ages, The Story of the English, and The Story of the Chosen People. These books combined careful historical research with an appealing narrative style, making them popular in schools and homes throughout the English-speaking world.
+One of Guerber's greatest strengths was her ability to connect mythology, history, and culture. She believed that understanding ancient civilizations and their stories helped readers better appreciate literature, art, and the development of modern society. Her books often included maps, illustrations, timelines, and historical context, encouraging readers to see history as a living and interconnected story rather than a series of isolated events.
+Throughout her career, Guerber remained committed to education and lifelong learning. Her works reflected a deep respect for knowledge and a desire to inspire curiosity in readers of all ages. Although historical scholarship has advanced since her time, her books remain admired for their clarity, organization, and ability to spark an interest in the ancient world.
+H. A. Guerber passed away in 1929, leaving behind a remarkable body of educational literature. Today, she is remembered as a gifted storyteller and teacher whose writings opened the doors of history and mythology to countless readers, fostering a lasting appreciation for the cultures, legends, and achievements of the past.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/73a6ea63-9e84-4ae1-87c6-c1667e2f7898.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069039</t>
   </si>
   <si>
-    <t>Discover The Story of the Greeks by H.A. Guerber. This book is published by General Press in eBook format, ISBN 9789354996788, ASIN B0BWDVQ3LD, under Literature and Fiction.</t>
+    <t>Discover The Story of the Greeks by H.A. Guerber. This book is published by General Press in eBook format, ISBN 9789354996788, ASIN B0BWDVQ3LD, under Children's Books, Ancient History, Education and Reference.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -716,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354996788</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>