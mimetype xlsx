--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,59 +137,70 @@
   <si>
     <t>Henry Van Dyke</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09HMS55PK</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
+    <t>Christianity</t>
+  </si>
+  <si>
     <t>REL036000, FIC004000</t>
   </si>
   <si>
     <t>2021-10-05 00:00:00</t>
   </si>
   <si>
-    <t>‘The Story of the Other Wise Man’ by an American religious writer, lecturer, and clergyman, Henry Van Dyke. This is one of his most famous short stories, which, like many of his other works, centered around moral and religious themes. 
+    <t>‘The Story of the Other Wise Man’ by an American religious writer, lecturer, and clergyman, Henry Van Dyke. This is one of his most famous short stories, which, like many of his other works, centered around moral and religious themes.
 During the time of the birth of Jesus, a fourth Wise Man, Artaban, sells all his possessions to buy three precious jewels which he hopes to present to the newborn Christ Child. Although he planned to journey with the other three Magi to Bethlehem, he is delayed and fails to rendezvous with them. 
 Artaban spends his whole life searching for Christ, and in his search he gives away one, then two, and finally all three of his jewels to help others, but in the end his quest is fulfilled in unexpected ways. Although written more than a century ago, this is still a topical Christmas story for young and old that captures the true spirit of Christmas.</t>
+  </si>
+  <si>
+    <t>Henry van Dyke (1852–1933) was an American author, poet, educator, Presbyterian minister, and diplomat whose writings celebrated faith, nature, kindness, and the enduring values of humanity. Renowned for his graceful prose and uplifting storytelling, he became one of the most widely read literary figures of the late nineteenth and early twentieth centuries. His works continue to inspire readers through their warmth, optimism, and belief in the power of compassion and moral character.
+Born on November 10, 1852, in Germantown, Pennsylvania, Henry Jackson van Dyke Jr. grew up in a deeply religious family. His father was a respected Presbyterian minister who encouraged intellectual curiosity and spiritual reflection. Van Dyke attended Princeton University, graduating in 1873, and later completed his theological studies at Princeton Theological Seminary. After his ordination, he served as a Presbyterian minister, where his thoughtful sermons and approachable manner earned him widespread admiration.
+Alongside his pastoral work, Van Dyke pursued a distinguished academic career. He joined the faculty of Princeton University as a professor of English literature, inspiring generations of students with his enthusiasm for poetry, classic literature, and the humanities. He believed that literature should elevate the human spirit and encourage readers to live with integrity, generosity, and hope.
+Van Dyke achieved lasting literary success through essays, poetry, short stories, and devotional writings. Among his best-known works are The Story of the Other Wise Man, The Blue Flower, Little Rivers, Fisherman's Luck, and The Mansion. The Story of the Other Wise Man, a touching Christmas tale about compassion and selfless service, remains one of his most beloved books. His writings often reflected his deep appreciation for nature, portraying forests, rivers, and mountains as places of peace, reflection, and spiritual renewal.
+In addition to his literary and academic accomplishments, Van Dyke served as the United States Minister to the Netherlands and Luxembourg from 1913 to 1917. During the early years of the First World War, he worked to protect American interests and assist citizens abroad, demonstrating wisdom and diplomacy during a challenging period.
+Henry van Dyke passed away on April 10, 1933, leaving behind a remarkable legacy of literature, education, and public service. Today, he is remembered as a gifted storyteller, inspiring teacher, and compassionate spiritual writer whose timeless works continue to encourage readers to embrace faith, kindness, beauty, and the quiet joys of everyday life.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/be313cfd-1205-4418-a882-64f1347f02e1.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068822</t>
   </si>
   <si>
     <t>Discover The Story of the Other Wise Man by Henry Van Dyke. This book is published by General Press in eBook format, ISBN 9789391181987, ASIN B09HMS55PK, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,81 +728,85 @@
       <c r="F2" s="2">
         <v>9789391181987</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>