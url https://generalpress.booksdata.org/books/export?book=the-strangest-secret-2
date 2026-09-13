--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -157,50 +157,73 @@
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Motivational</t>
   </si>
   <si>
     <t>Personal Transformation</t>
   </si>
   <si>
     <t>SEL027000, BUS107000, SEL021000</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>At Earl Nightingale's insurance company, this amazing message was first presented to a group of sales representatives. They felt a complete electrification. Everyone who heard about it was inspired to take positive action, and word of it quickly spread like wildfire. Thousands of requests per week poured in for a recording of the message. In a short period of time, more than 200,000 people had contacted Earl to request copies via phone, letter, or direct visit. As years went by, that number soared above 1,000,000.
 ‘The Strangest Secret’ continues to be one of the most potent and influential messages ever recorded, more than 65 years later. The Strangest Secret will motivate everyone in your organization to truly understand how to get from where you are to where you want to be now that it is available in print, updated with previously unpublished content, and with a foreword by Dave Ramsey.</t>
   </si>
   <si>
     <t>Earl Nightingale’s life began simply. He grew up in Long Beach, California. His parents had little money, and his father disappeared when he was 12. But even as a boy, Earl was always asking questions, always reading in his local public library, trying to understand the way life works.
 On December 7, 1941, Earl was at Pearl Harbor … in a lookout tower on the Battleship Arizona. A thousand men died on the Arizona … Earl was one of only a hundred who survived. He was literally blown off the ship, unconscious, and another sailor pulled him to safety.
 Earl said that he felt that he had been spared for some reason. After the war Earl became obsessed with why everyone in his neighborhood was poor and confused. He wondered why one person was able to create wealth and happiness for his family, while another with a similar background stayed ignorant and penniless. Answering these questions became Earl’s life work.
 Earl worked in radio in Phoenix and later in Chicago. He also owned his own insurance agency. In 1956, he was about to take a trip but wanted to leave a message for his sales force. He got up in the middle of the night inspired to write a message that he recorded the next morning. That message became one of the most important and famous motivational recordings ever made.</t>
+  </si>
+  <si>
+    <t>The Strangest Secret by Earl Nightingale is a classic personal development book about the power of thought, purpose, belief, and disciplined action. First presented as a motivational recording in 1956 and later published in book form, Nightingale's central message is remarkably simple: we tend to become what we think about most of the time. From this idea, he develops a philosophy of personal success that emphasizes choosing a clear goal, directing one's thoughts toward that goal, developing constructive habits, and taking consistent action. Although the book is short, its message has had a lasting influence on the self-help and personal-development tradition because it turns the abstract idea of “positive thinking” into a practical question: What are you thinking about every day, and where are those thoughts taking you?
+The title The Strangest Secret refers to what Nightingale considers one of the great overlooked truths of life. People often spend enormous amounts of time thinking about what they do not want: failure, debt, rejection, problems, criticism, insecurity, or circumstances beyond their control. Nightingale argues that this habit of attention can quietly shape a person's life. If someone constantly focuses on failure, the mind becomes organized around failure. If someone consistently thinks about a worthwhile goal and works toward it, the mind begins looking for opportunities, solutions, and actions that support that goal. The “secret” is therefore not a mysterious formula for instant wealth. It is the relationship between thought, direction, behavior, and results.
+Nightingale begins by asking why some people succeed while others struggle even though they may possess similar opportunities and abilities. He is less interested in luck or social circumstances than in the mental patterns that guide people's lives. He observes that human beings are remarkably similar to machines in one important sense: they need a direction. A person who has no clear destination can work extremely hard and still move nowhere meaningful. By contrast, someone who knows where they want to go can organize their decisions and efforts around that destination. For Nightingale, success begins with a clearly defined goal.
+One of the most important ideas in The Strangest Secret is that the mind needs something definite to work toward. Nightingale compares a person without a goal to a ship without a destination. A ship may have a powerful engine, a skilled crew, and plenty of fuel, but without a destination, all that energy is directionless. In the same way, intelligence, education, talent, and hard work can remain underused when a person has no clear objective. Nightingale therefore encourages readers to decide what they want rather than merely wishing for life to become better. The distinction is important: wishing is passive, while choosing a goal creates direction.
+Nightingale places particular emphasis on thinking about what you want rather than what you fear. This does not mean pretending that problems do not exist. Instead, it means refusing to allow problems to become the dominant subject of thought. If a person constantly says, “I cannot afford this,” “I am afraid I will fail,” or “Nothing ever works for me,” those thoughts can become deeply established mental patterns. Nightingale believes that the mind responds strongly to the ideas repeatedly presented to it. Therefore, replacing destructive mental habits with constructive ones becomes a central part of personal transformation.
+This is where Nightingale's famous principle—“we become what we think about”—takes center stage. The statement is deceptively simple. It suggests that the direction of a person's life is strongly influenced by the ideas occupying his or her mind day after day. A person who thinks continually about learning, service, creativity, achievement, and worthwhile goals is likely to behave differently from someone whose thoughts are dominated by resentment, fear, jealousy, or defeat. Nightingale's argument is not that thinking alone magically produces results. Rather, repeated thoughts influence attitudes, attitudes influence choices, choices influence actions, and actions eventually influence results.
+The book therefore presents goal setting as more than writing down a wish. Nightingale encourages readers to choose a specific objective and make it sufficiently clear that they can picture themselves moving toward it. A vague desire such as “I want a better life” provides little direction. A definite objective gives the mind something concrete to organize around. The goal can relate to a career, business, financial independence, education, relationships, creativity, or service. What matters is that it is genuinely meaningful to the individual rather than something chosen merely to satisfy someone else's expectations.
+Another important lesson is the value of written goals. Nightingale encourages readers to put their objectives into words rather than keeping them as vague ideas. Writing makes a goal more definite and gives the mind a clear reference point. It also makes it easier to measure progress. A written goal can be reviewed regularly, refined when necessary, and translated into daily action. The practice reflects one of Nightingale's broader beliefs: successful living requires deliberate thinking rather than drifting through life according to circumstances.
+Nightingale also discusses attitude. He believes that circumstances alone do not determine the quality of a person's life. People respond differently to the same circumstances because they interpret them differently. A setback can be viewed as proof that everything is hopeless, or it can be treated as information that reveals what needs to change. A criticism can become a reason to quit, or it can provide an opportunity to improve. Nightingale does not deny that difficult circumstances are real. Instead, he argues that individuals possess considerable power in deciding how they will respond to those circumstances.
+The book's approach to positive thinking is therefore more practical than merely repeating cheerful statements. Nightingale wants readers to develop a disciplined mental environment. The mind should be fed with ideas that support growth rather than constantly exposed to negativity. This means becoming selective about what one reads, listens to, discusses, and repeatedly thinks about. The underlying assumption is that the mind, like a garden, produces according to what is planted and cultivated. If destructive thoughts are continually nourished, they become stronger; if constructive thoughts are deliberately developed, they can gradually influence behavior and character.
+At the same time, The Strangest Secret strongly emphasizes action. This is important because the book is sometimes remembered simply as a work about positive thinking. Nightingale's message is more substantial than that. Thinking provides direction, but action produces movement. A goal without action remains a fantasy. Once a person knows what he or she wants, the next question becomes: What can I do today that moves me closer to it? The answer does not need to be dramatic. Small, repeated actions can accumulate into significant results.
+Nightingale also connects success with service and usefulness. He argues that financial rewards generally follow the creation of value. Instead of obsessing over money as an isolated objective, people can focus on becoming more useful to others. Improving skills, solving problems, providing excellent service, creating something valuable, or helping people achieve their objectives can increase one's opportunities. This is a particularly practical aspect of Nightingale's philosophy because it connects personal ambition with contribution. Success becomes less about simply taking from the world and more about giving something valuable in return.
+The book also places considerable importance on personal responsibility. Nightingale asks readers to stop waiting for circumstances, other people, or luck to transform their lives. This does not mean that everyone begins with identical advantages. Rather, his argument is that whatever one's starting point, one must eventually take responsibility for one's direction. Blaming circumstances may explain the past, but it rarely creates a better future. Personal responsibility begins when someone asks what can be controlled now—thoughts, habits, learning, decisions, effort, attitude, and persistence.
+Another recurring idea is persistence. Setting a goal does not guarantee immediate success. Obstacles, mistakes, rejection, and periods of discouragement are inevitable. Nightingale therefore emphasizes staying committed to the direction one has chosen. The person who changes goals every time difficulty appears never gives an objective enough time to develop. Persistence does not mean stubbornly repeating an ineffective strategy. It means remaining committed to the desired outcome while being willing to change methods when circumstances show that a different approach is necessary.
+Nightingale's message also involves the importance of habit. A person's life is not transformed by one powerful thought or one motivational moment. Lasting change develops through repeated mental and behavioral patterns. If someone spends years thinking negatively, developing confidence will require practice. If someone has spent years drifting without goals, purposeful living will initially feel uncomfortable. But repeated attention and action can create new habits. The practical implication is that readers should not expect instant transformation from reading the book. Its principles have value only when they become part of everyday life.
+One of the most humane aspects of The Strangest Secret is its recognition that many people are living without a conscious sense of direction. They may work hard, meet responsibilities, and appear successful from the outside while privately feeling that they are simply moving from one obligation to another. Nightingale's philosophy encourages readers to pause and ask what they actually want from life. This is a deceptively important question. Without it, a person can spend years achieving goals that were never truly his or her own.
+The book's emphasis on mental discipline is particularly relevant to modern readers. Today's environment provides an almost endless stream of information, opinions, advertisements, fears, comparisons, and distractions. The ability to choose what deserves attention has become increasingly valuable. Nightingale's basic principle can therefore be understood as an invitation to become intentional about one's mental diet. Instead of allowing every outside influence to determine what occupies the mind, individuals can consciously select the ideas, goals, and values they want to strengthen.
+There is also an important distinction between desire and belief. Nightingale argues that simply wanting something is insufficient if a person's deeper assumptions constantly contradict that desire. Someone may say they want success while repeatedly telling themselves that they are incapable, unlucky, or destined to fail. In such a situation, the conscious goal and unconscious expectations work against each other. Developing constructive beliefs therefore becomes part of achieving meaningful goals. The person must gradually learn to see the desired future as possible and then behave in ways consistent with that belief.
+The ultimate message of The Strangest Secret by Earl Nightingale is that life becomes more purposeful when thought and action are deliberately directed toward a worthwhile goal. Nightingale does not offer a complicated system. His philosophy can be summarized through a few interconnected principles: decide what you want, think consistently about that objective, develop constructive attitudes, act every day, become more useful to others, accept responsibility, and persist through setbacks. The simplicity is part of the book's power. Its challenge is not intellectual complexity but personal honesty. It asks readers to examine the thoughts they repeat and consider whether those thoughts are helping create the life they actually want.
+In the end, The Strangest Secret is best understood as a book about intentional living. Its famous message that “we become what we think about” is not merely a slogan; it is an invitation to pay attention to the connection between thought and behavior. Nightingale believes that people often surrender control of their lives by allowing circumstances and habitual thinking to determine their direction. His alternative is conscious choice. Choose a goal. Give it sustained attention. Take useful action. Learn from failure. Keep moving. Become valuable to others. Over time, these practices can alter not only what a person achieves but also who that person becomes.
+That is why The Strangest Secret remains an influential classic in personal development and motivational literature. Its language is straightforward, its ideas are accessible, and its central lesson is easy to remember. Yet applying that lesson requires discipline. The book does not ultimately promise that positive thoughts will magically eliminate difficulty. Instead, it encourages readers to become deliberate about the mental patterns that guide their choices. The most important question is therefore not simply, “What do I want?” but “What am I thinking about consistently, and what kind of life are those thoughts leading me to create?” For Nightingale, answering that question honestly is the beginning of meaningful change.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/5aa26a8a-afa1-4621-9d86-df0db4b3eef0.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068198</t>
   </si>
   <si>
     <t>Discover The Strangest Secret by Earl Nightingale. This book is published by General Press in Hardcover format, ISBN 9789354999598, ASIN 935499959X, under Self-Help, Motivational, Personal Transformation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -751,66 +774,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>