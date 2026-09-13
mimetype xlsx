--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,56 @@
     <t>The Success System that Never Fails</t>
   </si>
   <si>
     <t>William Clement Stone</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>938944005X</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
+  </si>
+  <si>
+    <t>Success Self-Help</t>
+  </si>
+  <si>
+    <t>Motivational</t>
   </si>
   <si>
     <t>SEL027000, BUS046000, BUS107000</t>
   </si>
   <si>
     <t>2019-08-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Why does one man succeed and another fail? There is an answer. And it will be found in this book. Often the rules for success are so simple and so obvious they aren't even seen. But when you search for them, you, too, can find them. And during the search something wonderful happens—you acquire knowledge, you gain experience and you become inspired. And then you begin to realize the necessary ingredients for success.
 All of these things and more can be yours if you will follow a few simple rules and put to work the easy to follow principles in this book. Within these pages, it is proven that success can be reduced to a formula…to a system that NEVER fails. In your hands lies the golden key to a glittering future and the true riches of life.</t>
   </si>
   <si>
     <t>William Clement Stone was a prominent businessman, philanthropist and self-help book author. Mr. Stone developed his lifelong philosophy of Positive Mental Attitude (PMA), which he viewed as the cornerstone of his success. He believed in the power of optimism and that even in adversity lay seeds of success. He was highly successful. Mr. Stone's inspirational self-help books, which have reached a world-wide audience, reinforce the conviction that anyone can become successful ‘no matter how poor his start in life.’</t>
   </si>
   <si>
     <t>Chapter 1 : A Young Boy Begins the Search
 I was six years old and scared. Selling newspapers on Chicago’s tough South Side wasn’t easy, especially with the older kids taking over the busy corners, yelling louder, and threatening me with clenched fists. The memory of those dim days is still with me, for it’s the first time I can recall turning a disadvantage into an advantage. It’s a simple story, unimportant now... and yet it was a beginning.
 Hoelle’s Restaurant was near the corner where I tried to work, and it gave me an idea. It was a busy and prosperous place that presented a frightening aspect to a child of six. I was nervous, but I walked in hurriedly and made a lucky sale at the first table. Then diners at the second and third tables bought papers. When I started for the fourth, however, Mr. Hoelle pushed me out the front door.
 But I had sold three papers. So when Mr. Hoelle wasn’t looking, I walked back in and called at the fourth table. Apparently, the jovial customer liked my gumption; he paid for the paper and gave me an extra dime before Mr. Hoelle pushed me out once again. But I had already sold four papers and got a “bonus” dime besides. I walked into the restaurant and started selling again. There was a lot of laughter. The customers were enjoying the show. One whispered loudly, “Let him be,” as Mr. Hoelle came toward me. About five minutes later, I had sold all my papers.
 The next evening I went back. Mr. Hoelle again ushered me out the front door. But when I walked right back in, he threw his hands in the air and exclaimed, “What’s the use!” Later, we became great friends, and I never had trouble selling papers there again.
 Years later, I used to think of that little boy, almost as if he were not me but some strange friend from long ago. Once, after I had made my fortune and was head of a large insurance empire, I analyzed that boy’s actions in the light of what I had learned. This is what I concluded:
 1. He needed the money. The newspapers would be worthless to him if they weren’t sold, he couldn’t even read them. The few pennies he had borrowed to buy them would also be lost. To a six-year-old, this catastrophe was enough to motivate him—to make him keep trying. Thus, he had the necessary inspiration to action.
@@ -869,87 +875,91 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>256</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>495.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>